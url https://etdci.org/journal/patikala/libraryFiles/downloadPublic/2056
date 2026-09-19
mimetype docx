--- v0 (2026-05-02)
+++ v1 (2026-09-19)
@@ -53,269 +53,261 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">JUDUL ARTIKEL DITULIS DENGAN HURUF KAPITAL DENGAN FONT </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1F50">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>GARAMOND</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1F50">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14pt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5FCFFE" w14:textId="5D827B25" w:rsidR="00AD1F50" w:rsidRPr="003F2370" w:rsidRDefault="00AD1F50" w:rsidP="00AD1F50">
+    <w:p w14:paraId="3E5FCFFE" w14:textId="35A87F1C" w:rsidR="00AD1F50" w:rsidRPr="003F2370" w:rsidRDefault="00AD1F50" w:rsidP="00AD1F50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sirajuddin</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001D09E7" w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rajab</w:t>
       </w:r>
+      <w:r w:rsidR="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008422B9" w:rsidRPr="003F2370">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Muzaini</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:t>3*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBB23C7" w14:textId="77777777" w:rsidR="00AD1F50" w:rsidRPr="003F2370" w:rsidRDefault="00AD1F50" w:rsidP="00AD1F50">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="325887B3" w14:textId="71BB170D" w:rsidR="00AD1F50" w:rsidRPr="003F2370" w:rsidRDefault="00AD1F50" w:rsidP="00AD1F50">
+    <w:p w14:paraId="325887B3" w14:textId="7A622BF6" w:rsidR="00AD1F50" w:rsidRPr="003F2370" w:rsidRDefault="00AD1F50" w:rsidP="00AD1F50">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1,2</w:t>
-[...7 lines deleted...]
-        <w:t>^</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Univers</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>itas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Muhammadiyah Makassar, Makassar, Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095AA1FE" w14:textId="77777777" w:rsidR="00AD1F50" w:rsidRPr="003F2370" w:rsidRDefault="00AD1F50" w:rsidP="00AD1F50">
+    <w:p w14:paraId="095AA1FE" w14:textId="0E1C4C16" w:rsidR="00AD1F50" w:rsidRPr="003F2370" w:rsidRDefault="00BC1E9E" w:rsidP="00AD1F50">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F2370">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>3*</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F2370">
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Univers</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F2370">
+      <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>itas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003F2370">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003F2370">
+      <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cokroaminoto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003F2370">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003F2370">
+      <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Palopo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003F2370">
+      <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003F2370">
+      <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Palopo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003F2370">
+      <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Indonesia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75053715" w14:textId="77777777" w:rsidR="00AD1F50" w:rsidRPr="003F2370" w:rsidRDefault="00000000" w:rsidP="00AD1F50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>sirajuddin@unismuh.ac.id</w:t>
@@ -367,87 +359,300 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>muzaini</w:t>
       </w:r>
       <w:r w:rsidR="00AD1F50" w:rsidRPr="003F2370">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003F2370">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>gmail,com</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="16079ABA" w14:textId="77777777" w:rsidR="00AB4624" w:rsidRPr="00AB4624" w:rsidRDefault="00AB4624" w:rsidP="00AB4624">
+    <w:p w14:paraId="148C666E" w14:textId="77777777" w:rsidR="00C67D44" w:rsidRDefault="00C67D44" w:rsidP="00AB4624">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16079ABA" w14:textId="1CEEC54E" w:rsidR="00AB4624" w:rsidRPr="00C67D44" w:rsidRDefault="00B03F66" w:rsidP="00AB4624">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67D44" w:rsidRPr="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C67D44" w:rsidRPr="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kontak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C67D44" w:rsidRPr="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C67D44" w:rsidRPr="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C67D44" w:rsidRPr="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C67D44" w:rsidRPr="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Opsional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C67D44" w:rsidRPr="00C67D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8910" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB4624" w:rsidRPr="00AB4624" w14:paraId="6551FD11" w14:textId="77777777" w:rsidTr="0072442B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16AEE20D" w14:textId="5AC94AA5" w:rsidR="00AB4624" w:rsidRDefault="00AB4624" w:rsidP="00F94271">
             <w:pPr>
               <w:pStyle w:val="HTMLPreformatted"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19FC3E11" w14:textId="77777777" w:rsidR="00AD1F50" w:rsidRDefault="00AD1F50" w:rsidP="00AD1F50">
+          <w:p w14:paraId="04501104" w14:textId="77777777" w:rsidR="00437B9A" w:rsidRPr="00437B9A" w:rsidRDefault="00437B9A" w:rsidP="00437B9A">
+            <w:pPr>
+              <w:pStyle w:val="HTMLPreformatted"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437B9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Abstract: (11pt)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA97BF5" w14:textId="77777777" w:rsidR="00437B9A" w:rsidRPr="00437B9A" w:rsidRDefault="00437B9A" w:rsidP="00437B9A">
+            <w:pPr>
+              <w:pStyle w:val="HTMLPreformatted"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437B9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[The abstract contains: (1) a presentation of the background and primary objectives of the activity, without references, abbreviations/acronyms, or footnotes; (2) an explanation of the activity's implementation methods; (3) a summary of findings from the conducted activity, including the number of participants in each group, key results for each group, and benefits derived from the activity's outcomes; and (4) conclusions and suggestions stated in 1–2 sentences, emphasizing novel and significant aspects of the research or activity, particularly regarding community engagement. Maximum Turnitin score: 25%] (150–250 words)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17050DA5" w14:textId="77777777" w:rsidR="00437B9A" w:rsidRPr="00437B9A" w:rsidRDefault="00437B9A" w:rsidP="00437B9A">
+            <w:pPr>
+              <w:pStyle w:val="HTMLPreformatted"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D161E5" w14:textId="37E929CA" w:rsidR="00437B9A" w:rsidRDefault="00437B9A" w:rsidP="00437B9A">
+            <w:pPr>
+              <w:pStyle w:val="HTMLPreformatted"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437B9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00437B9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [List 3–5 unique words or phrases that are relevant to and representative of this article] (11pt)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E7C5DC9" w14:textId="77777777" w:rsidR="00437B9A" w:rsidRPr="00437B9A" w:rsidRDefault="00437B9A" w:rsidP="00437B9A">
+            <w:pPr>
+              <w:pStyle w:val="HTMLPreformatted"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19FC3E11" w14:textId="6E411BB8" w:rsidR="00AD1F50" w:rsidRDefault="00AD1F50" w:rsidP="00AD1F50">
             <w:pPr>
               <w:pStyle w:val="HTMLPreformatted"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB4624">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Abstrak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00932033">
               <w:rPr>
@@ -4139,50 +4344,51 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>pelatihan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB4624">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB4624">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>pendampingan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB4624">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB4624">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>demonstrasi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB4624">
         <w:rPr>
@@ -4724,51 +4930,50 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E9CD6C" w14:textId="431D04C1" w:rsidR="007F24BE" w:rsidRDefault="00C02E02" w:rsidP="004514BA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kegiatan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dibagi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -5025,304 +5230,218 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="2C17CAC4" w14:textId="301CF8B4" w:rsidR="007F24BE" w:rsidRPr="00C50D63" w:rsidRDefault="007F24BE" w:rsidP="007F24BE">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00C50D63">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Tahap</w:t>
-[...23 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                                <w:t xml:space="preserve">Tahap Persiapan </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="13" name="Rectangle 13"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="47625" y="1390650"/>
                             <a:ext cx="1466850" cy="285750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="6350"/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="43DDAF4B" w14:textId="12DCB5FF" w:rsidR="007F24BE" w:rsidRPr="00B63A5F" w:rsidRDefault="00997568" w:rsidP="007F24BE">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00B63A5F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Tahap</w:t>
+                                <w:t>Tahap Pelaksanaan</w:t>
                               </w:r>
-                              <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="14" name="Rectangle 14"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="2924175" y="0"/>
                             <a:ext cx="1466850" cy="285750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="6350"/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="592C4325" w14:textId="08BF60B5" w:rsidR="00C02E02" w:rsidRPr="00C50D63" w:rsidRDefault="00C02E02" w:rsidP="007F24BE">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00C50D63">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Ijin</w:t>
+                                <w:t>Ijin pelaksanaan</w:t>
                               </w:r>
-                              <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="16" name="Rectangle 16"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="2924175" y="371475"/>
                             <a:ext cx="1466850" cy="285750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="6350"/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="09A0BE0B" w14:textId="64B42DA2" w:rsidR="00C02E02" w:rsidRPr="00C50D63" w:rsidRDefault="00C02E02" w:rsidP="007F24BE">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00C50D63">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Analisis</w:t>
-[...23 lines deleted...]
-                                <w:t xml:space="preserve">  </w:t>
+                                <w:t xml:space="preserve">Analisis Kebutuhan  </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="17" name="Elbow Connector 17"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1514475" y="371475"/>
                             <a:ext cx="1409700" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="bentConnector3">
                             <a:avLst>
                               <a:gd name="adj1" fmla="val 49324"/>
                             </a:avLst>
                           </a:prstGeom>
                           <a:ln w="6350"/>
@@ -5443,131 +5562,112 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="0B6C1BCC" w14:textId="63D3EDC6" w:rsidR="00C02E02" w:rsidRPr="00B63A5F" w:rsidRDefault="00C02E02" w:rsidP="007F24BE">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00B63A5F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Pengenalan</w:t>
-[...7 lines deleted...]
-                                <w:t xml:space="preserve"> Blended Learning</w:t>
+                                <w:t>Pengenalan Blended Learning</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="21" name="Rectangle 21"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3952875" y="1390650"/>
                             <a:ext cx="1466850" cy="285750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="6350"/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="6193D02E" w14:textId="666D0267" w:rsidR="00C02E02" w:rsidRPr="00B63A5F" w:rsidRDefault="00C02E02" w:rsidP="007F24BE">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00B63A5F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Pixton</w:t>
-[...8 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                                <w:t xml:space="preserve">Pixton </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="22" name="Rectangle 22"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3952875" y="1809750"/>
                             <a:ext cx="1466850" cy="285750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="6350"/>
                         </wps:spPr>
                         <wps:style>
@@ -5746,65 +5846,56 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="546AED45" w14:textId="09BDF435" w:rsidR="00C02E02" w:rsidRPr="00B63A5F" w:rsidRDefault="00C02E02" w:rsidP="007F24BE">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00B63A5F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Pendampingan</w:t>
-[...7 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                                <w:t xml:space="preserve">Pendampingan </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="27" name="Elbow Connector 27"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1514475" y="1524000"/>
                             <a:ext cx="495300" cy="1285875"/>
                           </a:xfrm>
                           <a:prstGeom prst="bentConnector3">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="6350"/>
                         </wps:spPr>
                         <wps:style>
@@ -5927,75 +6018,57 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="4C0F72DA" w14:textId="62CBD9C6" w:rsidR="00C02E02" w:rsidRPr="00B63A5F" w:rsidRDefault="00C02E02" w:rsidP="007F24BE">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00B63A5F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Tahap</w:t>
+                                <w:t>Tahap Evaluasi</w:t>
                               </w:r>
-                              <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="34" name="Rectangle 34"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="2009775" y="3143250"/>
                             <a:ext cx="1466850" cy="285750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="6350"/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
@@ -6053,65 +6126,56 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
                             <a:schemeClr val="dk1"/>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="lt1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="64DAD381" w14:textId="1D807DB8" w:rsidR="00C02E02" w:rsidRPr="00B63A5F" w:rsidRDefault="00C02E02" w:rsidP="007F24BE">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00B63A5F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Diseminasi</w:t>
-[...7 lines deleted...]
-                                <w:t xml:space="preserve"> Online</w:t>
+                                <w:t>Diseminasi Online</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="67833FDD" id="Group 38" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:16.1pt;margin-top:12.35pt;width:426.75pt;height:270pt;z-index:251703296" coordsize="54197,34290" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCV2qWdJgYAAE9EAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG1vozgQ/n7S/QfE92uCgSRETVdVd7c6&#10;abVbbfduPzvEJNwB5ozbpPfrb/yCwyakaVKl2UP+kgB+wQzz2DPPjLl8t8oz55GwKqXFxPUu+q5D&#10;ipjO0mI+cf/49vG3ketUHBcznNGCTNwnUrnvrn795XJZjgmiC5rNCHOgk6IaL8uJu+C8HPd6Vbwg&#10;Oa4uaEkKKEwoyzGHUzbvzRheQu951kP9/qC3pGxWMhqTqoKr71WheyX7TxIS8y9JUhHuZBMXxsbl&#10;L5O/U/Hbu7rE4znD5SKN9TDwEaPIcVrATU1X7zHHzgNLt7rK05jRiib8IqZ5jyZJGhP5DPA0Xn/j&#10;aW4ZfSjls8zHy3lpxASi3ZDT0d3Gnx9vWXlf3jGQxLKcgyzkmXiWVcJy8Q+jdFZSZE9GZGTFnRgu&#10;hoEXDVHoOjGU+QGK+n0t1HgBkt9qFy8+7GnZq2/c+2E4yxIUpFrLoHqdDO4XuCRStNUYZHDHnHQG&#10;+otcp8A56OlX0BxczDPiwDUpGlnPCKoaVyCzFikFw4EQB0gDeVF/GCoNq8XlBYPBKARFFOJCo3AI&#10;x9C7eWY8LlnFbwnNHXEwcRmMQyoWfvxUcVW1riLunhXOcuIOfN2PkJIamDziTxlRtb6SBJ4QXhiS&#10;vUl8kZuMOY8YkDH729PDyAqoKZokaZaZRl5bo4zXjXRd0YxIzJmG/baG67uZ2vKOtOCmYZ4WlD3f&#10;OFH1QXqNZxWHfDVd6Vc2pbMneLeMKuBXZfwxBbl+whW/wwyQDq8CZi/+BX6SjIIoqT5ynQVl/7Zd&#10;F/VB+aDUdZYwc0zc6p8HzIjrZL8XoJaRFwRiqpEnQThEcMKaJdNmSfGQ31B4BR7Mk2UsD0V9ntWH&#10;CaP5d5jkrsVdoQgXMdx74sac1Sc3XM1oME3G5PpaVoPppcT8U3FfxqJzIWChN99W3zErtXJxUMvP&#10;tIYCHm/omKorWhb0+oHTJJUKKESs5KpFD7AUc8db4NNvwad/JD49P+oPFG5Ab/WsZAH6w3RwOoCq&#10;+bZ+dRan3cJp0ILToH7ZsN7uX0dRhAIPlk+xkmqLwmI0b1uyT4xRY/5YjHYLo4MWjA6Oxqg/9AJr&#10;7QpjaadtfWKgGjvIArVbQB3WQP2QTenSuaFFAV4hZY43bMD1ptA+fO0B1n60ceC9EDwTvaS2w7Uf&#10;DcF9l84pOK+hcuV3O6dTUnAzGl/6GNKFECiYz7QnjWd/gW+T5Bl4W+BsOkHkI2kKQL+6Nhy9yqdt&#10;dU/XXma7T7vHNX1Ln5avjCe9y6dVmBb+v3a03srjAv5OMSJbyjfar3xOkqXln7X/qXmkphp6yB8B&#10;XQLP1XTBGmqIgE/Zx5Ecp4ajoS9vbNWwZoF+ZjWMajVsEHNRQwH3OxReFKKamrOuv+Rzz2mtGG/Q&#10;WiudslYE27lJocM1zce+yPX3AakjbaeM0GjwrFshCVZLogvmXMBZk+KK638tiS45OrlIrjlfy6V3&#10;hEtHYJVvAVXaoeJlHwxUu6SefUk15I1dUru1pLZEpZGhZQ9H6gj8Kxv3Oqfxa3gbi9RuIbUlPo0M&#10;L/sipEJSUzTUxi8aeJH/rPVrU0hOTKobkssitVtIbYlQK1r6KOsXQbKXv01k2mSvRmrZiZFq2ECL&#10;1G4hFXJAtvxUQ0q8aE1tEkp2TT27n+oZOtBCtVtQ3RmpRsbjAcAeFqn2QhSYpPI6BSyIQt9EqsEI&#10;FnSxCI6uY951QFmnuu6KEapGdWXhEx6cUW2jz2Lrxkny8dHO6DOUrEMKOxSqNfrsw4aFOgkiGnlb&#10;Gfqh74O6qRyIEPYzKKPOKtYR1ttPHE9GJp68mdYAJXsVS0wTOpmhqU6tM1VTn2Dzh9grc9REJe65&#10;M6cm7Ae+HLdNZvgfJDP4JkS6qXxQcjLlg81G6NhMGqWxdpWUFsbOfUfKmhWyEhzC2+2K8VtYR7i2&#10;1qT9yTGgkWL/nhcAiSF1sJmOZVmMt2MxPBOBtb5Rp3wjv4VwhGuHgLQZGrBQPT+NYUKwFqrdgmoL&#10;46hyhQ+IDQS+2JOtVlUUAHQF1O2qCp91OMMeNs9YQxaqbwVV+fkG+GqFtJn1FzbEZzGa59JUXn8H&#10;5Oo/AAAA//8DAFBLAwQUAAYACAAAACEA6WHJduAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm90kNTXEbEop6qkItoJ4m2anSWh2N2S3SfrvHU96m5n3ePO9Yj2bTow0+NZZ&#10;BfEiAkG2crq1tYLPw+tDBsIHtBo7Z0nBlTysy9ubAnPtJvtB4z7UgkOsz1FBE0KfS+mrhgz6hevJ&#10;snZyg8HA61BLPeDE4aaTSRStpMHW8ocGe9o2VJ33F6PgbcJps4xfxt35tL1+H9L3r11MSt3fzZtn&#10;EIHm8GeGX3xGh5KZju5itRedgmWSsFNB8vgEgvUsS3k4KkhXfJFlIf83KH8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAldqlnSYGAABPRAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6WHJduAAAAAJAQAADwAAAAAAAAAAAAAAAACACAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI0JAAAAAA==&#10;">
                 <v:rect id="Rectangle 12" o:spid="_x0000_s1027" style="position:absolute;left:476;top:2190;width:14668;height:2858;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkp1rowQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC3vTdMtSpGsUkSoiXlb34m1oxrbYTGqTavXXmwXB2zze50znvanFlVpXWVbwNY5AEOdW&#10;V1wo+DusRhMQziNrrC2Tgjs5mM+Ggymm2t74l657X4gQwi5FBaX3TSqly0sy6Ma2IQ7cybYGfYBt&#10;IXWLtxBuahlHUSINVhwaSmxoWVJ+3ndGQdxts3pjum2ymxy77JEl3+vjRanPj37xA8JT79/il3uj&#10;w/wY/n8JB8jZEwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACSnWujBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="2C17CAC4" w14:textId="301CF8B4" w:rsidR="007F24BE" w:rsidRPr="00C50D63" w:rsidRDefault="007F24BE" w:rsidP="007F24BE">
                         <w:pPr>
@@ -8198,52 +8262,53 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="213AAB49" w14:textId="77777777" w:rsidR="003F2370" w:rsidRDefault="003F2370" w:rsidP="003F2370">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="764F687F" wp14:editId="5F68CF37">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="764F687F" wp14:editId="6E9FA55B">
             <wp:extent cx="3381375" cy="1901861"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -8780,51 +8845,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dibuktikan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F2370">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sitasi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -11733,150 +11797,150 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0025461D" w:rsidRPr="0037680C" w:rsidSect="00155C85">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="510" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="281E4D32" w14:textId="77777777" w:rsidR="00BF0728" w:rsidRDefault="00BF0728" w:rsidP="00C454B0">
+    <w:p w14:paraId="392B17DA" w14:textId="77777777" w:rsidR="00806752" w:rsidRDefault="00806752" w:rsidP="00C454B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="461EFC50" w14:textId="77777777" w:rsidR="00BF0728" w:rsidRDefault="00BF0728" w:rsidP="00C454B0">
+    <w:p w14:paraId="190E6BEF" w14:textId="77777777" w:rsidR="00806752" w:rsidRDefault="00806752" w:rsidP="00C454B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Nova Cond">
     <w:panose1 w:val="020B0506020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000028F" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Quire Sans">
     <w:panose1 w:val="020B0502040400020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A11526FF" w:usb1="8000000A" w:usb2="00010000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bradley Hand ITC">
     <w:panose1 w:val="03070402050302030203"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:id w:val="-471293512"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="02EAF02C" w14:textId="190F1065" w:rsidR="007176FF" w:rsidRPr="007176FF" w:rsidRDefault="007176FF">
@@ -12097,101 +12161,94 @@
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="007176FF">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="007176FF">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>5</w:t>
-[...6 lines deleted...]
-          <w:t>4</w:t>
+          <w:t>54</w:t>
         </w:r>
         <w:r w:rsidRPr="007176FF">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:noProof/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="60863D58" w14:textId="2BDB32BF" w:rsidR="00507EA3" w:rsidRPr="007176FF" w:rsidRDefault="00507EA3" w:rsidP="007176FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1230"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Quire Sans"/>
         <w:i/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="272E6A49" w14:textId="77777777" w:rsidR="00BF0728" w:rsidRDefault="00BF0728" w:rsidP="00C454B0">
+    <w:p w14:paraId="76BD90A4" w14:textId="77777777" w:rsidR="00806752" w:rsidRDefault="00806752" w:rsidP="00C454B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15FB934A" w14:textId="77777777" w:rsidR="00BF0728" w:rsidRDefault="00BF0728" w:rsidP="00C454B0">
+    <w:p w14:paraId="2B30912A" w14:textId="77777777" w:rsidR="00806752" w:rsidRDefault="00806752" w:rsidP="00C454B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="59544040" w14:textId="7897D29B" w:rsidR="0025461D" w:rsidRPr="007176FF" w:rsidRDefault="007176FF" w:rsidP="0025461D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Tahoma"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -15697,51 +15754,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="362286723">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="30304666">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="628123006">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="163"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
@@ -15853,52 +15910,54 @@
     <w:rsid w:val="003541FC"/>
     <w:rsid w:val="0036459E"/>
     <w:rsid w:val="0036570D"/>
     <w:rsid w:val="0036623E"/>
     <w:rsid w:val="0036782C"/>
     <w:rsid w:val="00376736"/>
     <w:rsid w:val="0037680C"/>
     <w:rsid w:val="003815C9"/>
     <w:rsid w:val="0038623A"/>
     <w:rsid w:val="00396DD7"/>
     <w:rsid w:val="003A5944"/>
     <w:rsid w:val="003A64A3"/>
     <w:rsid w:val="003B189E"/>
     <w:rsid w:val="003C4654"/>
     <w:rsid w:val="003D0E9C"/>
     <w:rsid w:val="003E3A3D"/>
     <w:rsid w:val="003F1775"/>
     <w:rsid w:val="003F2370"/>
     <w:rsid w:val="00404213"/>
     <w:rsid w:val="00405834"/>
     <w:rsid w:val="00414146"/>
     <w:rsid w:val="004246EF"/>
     <w:rsid w:val="00424D69"/>
     <w:rsid w:val="004325C5"/>
     <w:rsid w:val="00432CC2"/>
+    <w:rsid w:val="00437B9A"/>
     <w:rsid w:val="00446D47"/>
     <w:rsid w:val="004514BA"/>
+    <w:rsid w:val="00454B7F"/>
     <w:rsid w:val="00455DF2"/>
     <w:rsid w:val="00457340"/>
     <w:rsid w:val="0046028E"/>
     <w:rsid w:val="004640A6"/>
     <w:rsid w:val="0046519C"/>
     <w:rsid w:val="00466432"/>
     <w:rsid w:val="00467361"/>
     <w:rsid w:val="00471994"/>
     <w:rsid w:val="00480BE8"/>
     <w:rsid w:val="004A1B0D"/>
     <w:rsid w:val="004B2B82"/>
     <w:rsid w:val="004B31A4"/>
     <w:rsid w:val="004B4E13"/>
     <w:rsid w:val="004B5094"/>
     <w:rsid w:val="004B53E1"/>
     <w:rsid w:val="004D08D2"/>
     <w:rsid w:val="004D182C"/>
     <w:rsid w:val="004D3523"/>
     <w:rsid w:val="004E408B"/>
     <w:rsid w:val="004E478A"/>
     <w:rsid w:val="004F257D"/>
     <w:rsid w:val="004F46C7"/>
     <w:rsid w:val="00501430"/>
     <w:rsid w:val="00507EA3"/>
     <w:rsid w:val="00511743"/>
@@ -15991,50 +16050,51 @@
     <w:rsid w:val="007A28DD"/>
     <w:rsid w:val="007B05F8"/>
     <w:rsid w:val="007B099A"/>
     <w:rsid w:val="007B1CEE"/>
     <w:rsid w:val="007B217D"/>
     <w:rsid w:val="007B7ED3"/>
     <w:rsid w:val="007C0D64"/>
     <w:rsid w:val="007C3110"/>
     <w:rsid w:val="007C37E8"/>
     <w:rsid w:val="007C7131"/>
     <w:rsid w:val="007D02D4"/>
     <w:rsid w:val="007D18B3"/>
     <w:rsid w:val="007D3D0A"/>
     <w:rsid w:val="007D3FEA"/>
     <w:rsid w:val="007D6509"/>
     <w:rsid w:val="007D6A61"/>
     <w:rsid w:val="007D7B22"/>
     <w:rsid w:val="007E0774"/>
     <w:rsid w:val="007E0D90"/>
     <w:rsid w:val="007F24BE"/>
     <w:rsid w:val="007F4356"/>
     <w:rsid w:val="007F4712"/>
     <w:rsid w:val="007F7F62"/>
     <w:rsid w:val="00801D0D"/>
     <w:rsid w:val="00801D3A"/>
+    <w:rsid w:val="00806752"/>
     <w:rsid w:val="00816A4C"/>
     <w:rsid w:val="008208C6"/>
     <w:rsid w:val="00822600"/>
     <w:rsid w:val="00824B2A"/>
     <w:rsid w:val="00827C6A"/>
     <w:rsid w:val="008353AE"/>
     <w:rsid w:val="008422B9"/>
     <w:rsid w:val="00843170"/>
     <w:rsid w:val="00846DF0"/>
     <w:rsid w:val="00860A40"/>
     <w:rsid w:val="00862DCD"/>
     <w:rsid w:val="00872012"/>
     <w:rsid w:val="00877AE4"/>
     <w:rsid w:val="00890336"/>
     <w:rsid w:val="0089776F"/>
     <w:rsid w:val="008A28CE"/>
     <w:rsid w:val="008A4EE7"/>
     <w:rsid w:val="008B6DB3"/>
     <w:rsid w:val="008E4A16"/>
     <w:rsid w:val="008E57FE"/>
     <w:rsid w:val="008E7744"/>
     <w:rsid w:val="008F34F8"/>
     <w:rsid w:val="008F5B17"/>
     <w:rsid w:val="008F6AE4"/>
     <w:rsid w:val="008F7104"/>
@@ -16083,91 +16143,94 @@
     <w:rsid w:val="00A62B11"/>
     <w:rsid w:val="00A635DD"/>
     <w:rsid w:val="00A75630"/>
     <w:rsid w:val="00A762FC"/>
     <w:rsid w:val="00A821C7"/>
     <w:rsid w:val="00A8749E"/>
     <w:rsid w:val="00A9445A"/>
     <w:rsid w:val="00A9519A"/>
     <w:rsid w:val="00A95F47"/>
     <w:rsid w:val="00A97001"/>
     <w:rsid w:val="00AB4624"/>
     <w:rsid w:val="00AC2AB5"/>
     <w:rsid w:val="00AC4516"/>
     <w:rsid w:val="00AC71C1"/>
     <w:rsid w:val="00AD1F50"/>
     <w:rsid w:val="00AD271A"/>
     <w:rsid w:val="00AD278F"/>
     <w:rsid w:val="00AD2FD2"/>
     <w:rsid w:val="00AD3D6F"/>
     <w:rsid w:val="00AE15C6"/>
     <w:rsid w:val="00AF036E"/>
     <w:rsid w:val="00AF37D3"/>
     <w:rsid w:val="00AF3AAB"/>
     <w:rsid w:val="00B00228"/>
     <w:rsid w:val="00B0259A"/>
+    <w:rsid w:val="00B03F66"/>
     <w:rsid w:val="00B31E6F"/>
     <w:rsid w:val="00B322A4"/>
     <w:rsid w:val="00B3278A"/>
     <w:rsid w:val="00B44AB6"/>
     <w:rsid w:val="00B54217"/>
     <w:rsid w:val="00B54878"/>
     <w:rsid w:val="00B60CFD"/>
     <w:rsid w:val="00B63A5F"/>
     <w:rsid w:val="00B9369E"/>
     <w:rsid w:val="00B95BD7"/>
     <w:rsid w:val="00B97945"/>
     <w:rsid w:val="00BA51D3"/>
     <w:rsid w:val="00BA7EA2"/>
     <w:rsid w:val="00BB20D0"/>
+    <w:rsid w:val="00BC1E9E"/>
     <w:rsid w:val="00BC26D0"/>
     <w:rsid w:val="00BC4E7E"/>
     <w:rsid w:val="00BC55EB"/>
     <w:rsid w:val="00BD01BD"/>
     <w:rsid w:val="00BD03A2"/>
     <w:rsid w:val="00BD180D"/>
     <w:rsid w:val="00BE1DAB"/>
     <w:rsid w:val="00BF0728"/>
     <w:rsid w:val="00BF0C1F"/>
     <w:rsid w:val="00BF236F"/>
     <w:rsid w:val="00BF25FC"/>
     <w:rsid w:val="00BF26DD"/>
     <w:rsid w:val="00BF29EC"/>
     <w:rsid w:val="00BF54A3"/>
     <w:rsid w:val="00C02E02"/>
     <w:rsid w:val="00C12A1F"/>
     <w:rsid w:val="00C21E09"/>
     <w:rsid w:val="00C24187"/>
     <w:rsid w:val="00C37E65"/>
     <w:rsid w:val="00C44FD1"/>
     <w:rsid w:val="00C45058"/>
     <w:rsid w:val="00C454B0"/>
     <w:rsid w:val="00C47A00"/>
     <w:rsid w:val="00C50D63"/>
     <w:rsid w:val="00C56908"/>
     <w:rsid w:val="00C6007A"/>
     <w:rsid w:val="00C61C33"/>
+    <w:rsid w:val="00C67D44"/>
     <w:rsid w:val="00C74B4C"/>
     <w:rsid w:val="00C808B8"/>
     <w:rsid w:val="00C815EF"/>
     <w:rsid w:val="00C83FFF"/>
     <w:rsid w:val="00C8679B"/>
     <w:rsid w:val="00C86A1A"/>
     <w:rsid w:val="00CA381F"/>
     <w:rsid w:val="00CA7791"/>
     <w:rsid w:val="00CC57FE"/>
     <w:rsid w:val="00CE016D"/>
     <w:rsid w:val="00CF3F19"/>
     <w:rsid w:val="00D20A09"/>
     <w:rsid w:val="00D21F2A"/>
     <w:rsid w:val="00D244AB"/>
     <w:rsid w:val="00D252C6"/>
     <w:rsid w:val="00D330D0"/>
     <w:rsid w:val="00D35B85"/>
     <w:rsid w:val="00D47C6B"/>
     <w:rsid w:val="00D539B6"/>
     <w:rsid w:val="00D74DC7"/>
     <w:rsid w:val="00D77450"/>
     <w:rsid w:val="00D83447"/>
     <w:rsid w:val="00D8417D"/>
     <w:rsid w:val="00DA60D5"/>
     <w:rsid w:val="00DA6201"/>
@@ -18149,75 +18212,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFD9D805-0069-4CF2-9ADD-4397311AD915}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>680</Words>
-  <Characters>3876</Characters>
+  <Words>797</Words>
+  <Characters>4544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4547</CharactersWithSpaces>
+  <CharactersWithSpaces>5331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Madaniya</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Unique User Id_1">
     <vt:lpwstr>6a198f63-e82e-33de-a68c-7f4d529a2e98</vt:lpwstr>