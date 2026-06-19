--- v0 (2025-10-25)
+++ v1 (2026-06-19)
@@ -1,2220 +1,1120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1AD2D789" w14:textId="17D75546" w:rsidR="00692BF2" w:rsidRPr="00692BF2" w:rsidRDefault="00692BF2" w:rsidP="00692BF2">
       <w:pPr>
         <w:spacing w:before="600" w:after="800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk138448461"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk55459474"/>
       <w:r w:rsidRPr="00030FEE">
         <w:rPr>
           <w:b/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Judul Maksimal 14 Kata dan Ditulis Menggunakan 18pt, Bold, Capitalize Each Word</w:t>
       </w:r>
       <w:r w:rsidRPr="00692BF2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3A3FCAD7" w14:textId="3B861161" w:rsidR="005B7FF9" w:rsidRPr="00A13C6F" w:rsidRDefault="00692BF2" w:rsidP="00692BF2">
-[...1 lines deleted...]
-        <w:spacing w:before="600" w:after="800"/>
+    <w:p w14:paraId="06AEC00D" w14:textId="5E2F1199" w:rsidR="0050352A" w:rsidRPr="000D602B" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Muhammad Ikram (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000B2C41">
+        <w:t>Penulis Pertama</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Orcid ID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="000B2C41">
+        <w:r w:rsidRPr="000D602B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2973-XXXX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>), Muhammad Muzaini (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000B2C41">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>afiliasi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0AC"/>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790A7867" w14:textId="028042C8" w:rsidR="0050352A" w:rsidRPr="000D602B" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penulis </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kedua </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Orcid ID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="000B2C41">
+        <w:r w:rsidRPr="000D602B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2973-XXXX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>afiliasi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0AC"/>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7A1F30" w14:textId="47F9B0B6" w:rsidR="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sirajuddin</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF6EE9" w:rsidRPr="00A13C6F">
+        <w:t>Penulis Ketiga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2C41">
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Orcid ID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="000B2C41">
+        <w:r w:rsidRPr="000D602B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2973-XXXX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>afiliasi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F0AC"/>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12pt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C977FD9" w14:textId="692985F5" w:rsidR="00F07BE9" w:rsidRPr="00A13C6F" w:rsidRDefault="00F07BE9" w:rsidP="00EB734F">
-[...1 lines deleted...]
-        <w:spacing w:before="600" w:after="800"/>
+    <w:p w14:paraId="15C1CE0B" w14:textId="77777777" w:rsidR="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A13C6F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E307697" w14:textId="6B81D7B1" w:rsidR="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contoh:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A833A7" w14:textId="5F2E9BBD" w:rsidR="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...763 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muhammad Ikram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Muhammad Ikram</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2C41">
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Orcid ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="000B2C41">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000D602B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2973-XXXX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>), Muhammad Muzaini</w:t>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mathematics Education Study Program, Faculty of Mathematics and Natural Sciences, Universitas Negeri Makassar</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="000D602B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>muhammad.ikram@unm.ac.id</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D9BE66D" w14:textId="77777777" w:rsidR="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E912549" w14:textId="14F1BB61" w:rsidR="00DC51C6" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ABSTRAK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103AD635" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel harus menyertakan abstrak 200 - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>300  kata</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Abstrak tidak boleh mengulang informasi yang sudah ada dalam judul. Abstrak harus ditulis dalam bahasa Indonesia. Abstrak harus detail yang minimal memuat: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk61298860"/>
+    </w:p>
+    <w:p w14:paraId="3C386BDF" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="274"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prolog abstrak yang menjelaskan pentingnya penellitian, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8F21D4" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="274"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tujuan penelitian, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D11975D" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="274"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ringkasan metode (subjek, instrumen, prosedur pengumpulan data, atau analisis data), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6760AC8A" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="274"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hasil penelitian/temuan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="077435A6" w14:textId="0794828A" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="634" w:hanging="274"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rStyle w:val="y2iqfc"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Implikasi atau rekomendasi penelitian</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D565D8" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:pStyle w:val="HTMLPreformatted"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496A019E" w14:textId="5DB84A83" w:rsidR="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kata Kunci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kata Kunci Pertama; Kata Kunci Kedua; Kata Kunci Ketiga; Kata Kunci Keempat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152290BE" w14:textId="77777777" w:rsidR="00017CF4" w:rsidRPr="000D602B" w:rsidRDefault="00017CF4" w:rsidP="00017CF4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corresponding Author:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A177A79" w14:textId="77777777" w:rsidR="00017CF4" w:rsidRDefault="00017CF4" w:rsidP="00017CF4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2C41">
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Orcid ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="000B2C41">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="000D602B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2973-XXXX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>affiliation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, address and postcal code, country, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>email</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C26FAA" w14:textId="77777777" w:rsidR="00017CF4" w:rsidRDefault="00017CF4" w:rsidP="00017CF4">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B42A254" w14:textId="77777777" w:rsidR="00017CF4" w:rsidRPr="000D602B" w:rsidRDefault="00017CF4" w:rsidP="00017CF4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For example:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muhammad Ikram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sirajuddin</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2C41">
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Orcid ID: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="000B2C41">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="000D602B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-2973-XXXX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="000D602B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mathematics Education Study Program, Faculty of Mathematics and Natural Sciences, Universitas Negeri Makassar, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jalan Malengkeri Raya, UNM Parang Tambung Campus, Makassar, South Sulawesi 90224, Indonesia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="000D602B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>muhammad.ikram@unm.ac.id</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0AC"/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t>12pt, bold</w:t>
+      <w:r w:rsidRPr="000D602B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12pt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3888C31B" w14:textId="5C2530E8" w:rsidR="00692BF2" w:rsidRDefault="00692BF2" w:rsidP="00692BF2">
-[...31 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="224FBF1D" w14:textId="77777777" w:rsidR="00017CF4" w:rsidRPr="0050352A" w:rsidRDefault="00017CF4" w:rsidP="0050352A">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B1C3B0" w14:textId="77777777" w:rsidR="00692BF2" w:rsidRDefault="00692BF2" w:rsidP="00692BF2">
-[...944 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="27B7F4AC" w14:textId="77777777" w:rsidR="00DC51C6" w:rsidRPr="00A13C6F" w:rsidRDefault="00DC51C6" w:rsidP="0030559F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00A13C6F">
         <w:t>Pendahuluan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7484F5" w14:textId="77777777" w:rsidR="00692BF2" w:rsidRDefault="00692BF2" w:rsidP="00030FEE">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013405D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Pendahuluan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> harus jelas dan ditulis deskriptif, Pendahuluan paling tidak memuat lima hal yaitu (1) Pentingnya penelitian yang dilakukan dengan mengulas isu yang bersifat internasional maupun nasional dan upayakan menampilkan isu yang bersumber jelas; (2) tanggapan peneliti terkait isu yang disajikan; (3) hasil temuan dari penelitian sebelumnya terkait dengan isu yang disampaikan, kemudian memunculkan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gap</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> penelitian yang dilakukan dengan penelitian-penelitian sebelumnya; (4) kebaruan atau celah penelitian yang dilakukan didukung dengan teori yang relevan primer; dan (5) fokus penelitian yang dilakukan. Bagian ini merupakan </w:t>
+        <w:t xml:space="preserve"> penelitian yang dilakukan dengan penelitian-penelitian sebelumnya; (4) kebaruan atau celah penelitian yang dilakukan didukung dengan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">paragraf terakhir dari bagian pendahuluan. Peneliti bisa menulis tujuan atau rumusan masalah penelitian yang dilakukan dan ditulis deskriptif, tidak menggunakan </w:t>
+        <w:t xml:space="preserve">teori yang relevan primer; dan (5) fokus penelitian yang dilakukan. Bagian ini merupakan paragraf terakhir dari bagian pendahuluan. Peneliti bisa menulis tujuan atau rumusan masalah penelitian yang dilakukan dan ditulis deskriptif, tidak menggunakan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bullet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>numbering</w:t>
@@ -2667,51 +1567,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F86BA97" wp14:editId="7EB105B9">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>593497</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>27356</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1879600" cy="1285875"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="17" name="Picture 17" descr="A graph of a function&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId25">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="2292"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1879600" cy="1285875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
@@ -3262,51 +2162,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> #2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00703577">
               <w:t xml:space="preserve">Sketsalah grafik fungsi </w:t>
             </w:r>
             <m:oMath>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>f</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidRPr="00703577">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> yang memenuhi sifat-sifat berikut:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30510FD3" w14:textId="77777777" w:rsidR="00022E16" w:rsidRPr="00703577" w:rsidRDefault="001C6925" w:rsidP="00022E16">
+          <w:p w14:paraId="30510FD3" w14:textId="77777777" w:rsidR="00022E16" w:rsidRPr="00703577" w:rsidRDefault="00000000" w:rsidP="00022E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="878" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSup>
                 <m:sSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -3414,51 +2314,51 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <m:t>5</m:t>
                   </m:r>
                 </m:e>
               </m:d>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>=0;</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00022E16" w:rsidRPr="00703577">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D8EBA4" w14:textId="77777777" w:rsidR="00022E16" w:rsidRPr="00703577" w:rsidRDefault="001C6925" w:rsidP="00022E16">
+          <w:p w14:paraId="30D8EBA4" w14:textId="77777777" w:rsidR="00022E16" w:rsidRPr="00703577" w:rsidRDefault="00000000" w:rsidP="00022E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="878" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSup>
                 <m:sSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -3583,51 +2483,50 @@
             </m:oMath>
           </w:p>
           <w:p w14:paraId="0CD4D231" w14:textId="77777777" w:rsidR="00022E16" w:rsidRPr="00987EC1" w:rsidRDefault="00022E16" w:rsidP="00022E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="878" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <m:t xml:space="preserve"> </m:t>
               </m:r>
               <m:sSup>
                 <m:sSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSupPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <m:t>f</m:t>
                   </m:r>
                 </m:e>
                 <m:sup>
                   <m:r>
@@ -3733,51 +2632,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <m:oMath>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>x&gt;7</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidRPr="00703577">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B904C95" w14:textId="77777777" w:rsidR="00022E16" w:rsidRPr="00987EC1" w:rsidRDefault="001C6925" w:rsidP="00022E16">
+          <w:p w14:paraId="5B904C95" w14:textId="77777777" w:rsidR="00022E16" w:rsidRPr="00987EC1" w:rsidRDefault="00000000" w:rsidP="00022E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="878" w:hanging="284"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:func>
                 <m:funcPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -4373,81 +3272,877 @@
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Kontribusi Penulis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B45995" w14:textId="77777777" w:rsidR="00AE0B53" w:rsidRDefault="00AE0B53" w:rsidP="00030FEE">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018156F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Semua penulis menyatakan bahwa versi final makalah ini telah dibaca dan disetujui. Kontribusi masing-masing penulis terhadap pengembangan penelitian hendaknya dicantumkan dalam catatan satu paragraf, hanya menggunakan inisial, diikuti tanda titik. Gunakan persentase untuk menunjukkan kontribusi (dari total 100%).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DD63CD" w14:textId="77218797" w:rsidR="00AE0B53" w:rsidRPr="0018156F" w:rsidRDefault="00AE0B53" w:rsidP="00030FEE">
+    <w:p w14:paraId="11DD63CD" w14:textId="77218797" w:rsidR="00AE0B53" w:rsidRDefault="00AE0B53" w:rsidP="00030FEE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00750814">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contoh:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00750814" w:rsidRPr="00750814">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>M.I memahami gagasan penelitian yang disajikan dan mengumpulkan data. Kedua penulis lainnya (M. M dan S ) berpartisipasi aktif dalam pengembangan teori, metodologi, pengorganisasian dan analisis data, pembahasan hasil dan persetujuan versi akhir karya. Seluruh penulis menyatakan bahwa versi final makalah ini telah dibaca dan disetujui. Total persentase kontribusi untuk konseptualisasi, penyusunan, dan koreksi makalah ini adalah sebagai berikut: M.I 40%, M. M 30%, dan S 30%</w:t>
-      </w:r>
+        <w:t xml:space="preserve">M.I memahami gagasan penelitian yang disajikan dan mengumpulkan data. Kedua penulis lainnya (M. M dan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00750814" w:rsidRPr="00750814">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00750814" w:rsidRPr="00750814">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> berpartisipasi aktif dalam pengembangan teori, metodologi, pengorganisasian dan analisis data, pembahasan hasil dan persetujuan versi akhir karya. Seluruh penulis menyatakan bahwa versi final makalah ini telah dibaca dan disetujui. Total persentase kontribusi untuk konseptualisasi, penyusunan, dan koreksi makalah ini adalah sebagai berikut: M.I 40%, M. M 30%, dan S 30%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DACA77B" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contributor Roles Taxonomy (CRediT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A1CDEA" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="0050352A">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Source: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="0050352A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.elsevier.com/researcher/author/policies-and-guidelines/credit-author-statement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0050352A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2518"/>
+        <w:gridCol w:w="6549"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="76646780" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71652E45" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conceptualization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AD09F9" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ideas;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formulation or evolution of overarching research goals and aims.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="11BA3300" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E395BC" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Data curation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F406EB" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Management activities to annotate (produce metadata), scrub data and maintain research data (including software code, where it is necessary for interpreting the data itself) for initial use and later re-use.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="381D969B" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F43415F" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Formal analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="422FA018" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application of statistical, mathematical, computational, or other formal techniques to analyze or synthesize study data.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="3B36BB58" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="622782A3" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Funding acquisition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CB8840" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Acquisition of the financial support for the project leading to this publication.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="3C76108D" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBDEC5F" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Investigation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A21C457" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conducting a research and investigation process, specifically performing the experiments, or data/evidence collection.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="4255EE2C" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1865CDFD" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodology </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="149C1172" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Development or design of methodology; creation of models.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="512CE42B" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="759EEAD1" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Project administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA35626" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Management and coordination responsibility for the research activity planning and execution.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="5662657E" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="423A22E8" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B59FD97" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Provision of study materials, reagents, materials, patients, laboratory samples, animals, instrumentation, computing resources, or other analysis tools.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="36D9C2F2" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DC723C" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Software</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F172B01" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Programming, software development; designing computer programs; implementation of the computer code and supporting algorithms; testing of existing code components.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="39DB6856" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1881DF" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="563B3E8C" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Oversight and leadership responsibility for the research activity planning and execution, including mentorship external to the core team.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="541BDE00" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="313E7F2A" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Validation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A13284" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Verification, whether as a part of the activity or separate, of the overall replication/reproducibility of results/experiments and other research outputs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="4FAFEFD6" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C207CFE" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Visualization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1567F1B2" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Preparation, creation and/or presentation of the published work, specifically visualization/data presentation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="7148449A" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B90CB19" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Writing - original draft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCC3633" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Preparation, creation and/or presentation of the published work, specifically writing the initial draft (including substantive translation).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050352A" w:rsidRPr="0050352A" w14:paraId="17505645" w14:textId="77777777" w:rsidTr="0050352A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7CAE5E" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing - review &amp; editing </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6549" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="563A580A" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0050352A" w:rsidRDefault="0050352A" w:rsidP="008766CE">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preparation, creation and/or presentation of the published work by those from the original research group, specifically critical review, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>commentary</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0050352A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or revision – including pre- or post-publication stages.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="09E5DAEC" w14:textId="77777777" w:rsidR="0050352A" w:rsidRPr="0018156F" w:rsidRDefault="0050352A" w:rsidP="00030FEE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="3E506CD3" w14:textId="3D396604" w:rsidR="00EF7035" w:rsidRDefault="00EF7035" w:rsidP="00EF3BFA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Pernyataan Ketersediaan Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2F055D" w14:textId="77777777" w:rsidR="00EF7035" w:rsidRPr="00EF7035" w:rsidRDefault="00EF7035" w:rsidP="00030FEE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7035">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4724,70 +4419,70 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. New York: Random House.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53962374" w14:textId="77777777" w:rsidR="00EF3BFA" w:rsidRDefault="00EF3BFA" w:rsidP="00EF3BFA">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Buku (banyak penulis)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41DAF946" w14:textId="77777777" w:rsidR="00EF3BFA" w:rsidRDefault="00EF3BFA" w:rsidP="00EF3BFA">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Larson, G. W., Ellis, D. C., &amp; Rivers, P. C. (1984). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Essentials of chemical dependency counseling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. New York: Columbia University Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0899CDFF" w14:textId="77777777" w:rsidR="00EF3BFA" w:rsidRDefault="00EF3BFA" w:rsidP="00EF3BFA">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
@@ -4961,51 +4656,51 @@
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4DFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC4DFC">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 45–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00147158">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.17648/acta.scientiae.5933</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23864E8A" w14:textId="77777777" w:rsidR="00EF3BFA" w:rsidRDefault="00EF3BFA" w:rsidP="00EF3BFA">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
@@ -5232,51 +4927,51 @@
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Hlk78354998"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60739D97" wp14:editId="028AB0F4">
                   <wp:extent cx="1080000" cy="1452581"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="37" name="Picture 37" descr="A person in a black shirt&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27">
+                          <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1080000" cy="1452581"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -5331,51 +5026,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mathematics and natural science</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05DBD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universitas Negeri Makassar</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05DBD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, South Sulawesi, Indonesia. His research interest is Reversible Reasoning, Calculus Problems, and Thinking Processes. Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00537CFE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>muhammad.ikram@uncp.ac.id</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00030FEE" w:rsidRPr="003D6B19" w14:paraId="3CC8FBA0" w14:textId="77777777" w:rsidTr="00967904">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0D1277D3" w14:textId="16AC3A79" w:rsidR="00030FEE" w:rsidRDefault="00030FEE" w:rsidP="00030FEE">
@@ -5385,229 +5080,238 @@
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="684BE987" wp14:editId="434ADB60">
                   <wp:extent cx="1154837" cy="1726387"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
                   <wp:docPr id="14" name="Picture 14" descr="Muhammad Muzaini"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="Muhammad Muzaini"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29">
+                          <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1179203" cy="1762812"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="188B8DBB" w14:textId="2308872A" w:rsidR="00030FEE" w:rsidRPr="00E05DBD" w:rsidRDefault="00030FEE" w:rsidP="00030FEE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muhammad Muzaini, </w:t>
+              <w:t>Muhammad Muzaini,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E05DBD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">is a lecturer and researcher at </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F77432">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mathematics Education Study Program, Faculty of Teacher Training and Education, Universitas Muhammadiyah Makassar</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05DBD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, South Sulawesi, Indonesia. His research interest is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quantitative</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05DBD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reasoning. Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00537CFE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>muhammad.ikram@uncp.ac.id</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00030FEE" w:rsidRPr="003D6B19" w14:paraId="6AE9A1B4" w14:textId="77777777" w:rsidTr="00967904">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="51B18897" w14:textId="055F9372" w:rsidR="00030FEE" w:rsidRDefault="00030FEE" w:rsidP="00030FEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EA8386F" wp14:editId="5689C0C1">
                   <wp:extent cx="1060704" cy="1492322"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="15" name="Picture 15" descr="Sirajuddin"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3" descr="Sirajuddin"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31">
+                          <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1066911" cy="1501055"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3885" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22D1EFCF" w14:textId="1936283B" w:rsidR="00030FEE" w:rsidRPr="00E05DBD" w:rsidRDefault="00030FEE" w:rsidP="00030FEE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Sirajuddin, </w:t>
             </w:r>
@@ -5624,51 +5328,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mathematics Education Study Program, Faculty of Teacher Training and Education, Universitas Muhammadiyah Makassar</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05DBD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, South Sulawesi, Indonesia. His research interest is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Translation representation</w:t>
             </w:r>
             <w:r w:rsidRPr="00E05DBD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00537CFE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>muhammad.ikram@uncp.ac.id</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
     </w:tbl>
     <w:p w14:paraId="1CDEE9A4" w14:textId="77777777" w:rsidR="00EF3BFA" w:rsidRPr="00EF3BFA" w:rsidRDefault="00EF3BFA" w:rsidP="00EF3BFA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0238D857" w14:textId="45890A67" w:rsidR="00022E16" w:rsidRPr="007822F6" w:rsidRDefault="00022E16" w:rsidP="00022E16">
       <w:pPr>
@@ -5732,98 +5436,98 @@
       </w:pPr>
       <w:r w:rsidRPr="005D0123">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nomor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> tabel harus berurutan mulai dari nomor 1. Tabel usahakan pada satu halaman, jika tabel lebih dari satu halaman maka baris pertama tabel harus diulang sebagai header tabel tiap halaman. Gunakan 1 spasi pada tabel. Sedangkan, gambar yang digunakan pada artikel harus memiliki resolusi yang tinggi sehingga gambar terlihat jelas dan tidak pecah. Gambar yang dimuat pada artikel harus memiliki makna pada artikel, tidak hanya sekedar mencantumkan gambar semata. Penulisan nomor gambar harus berurutan dimulai dari nomor 1. Nomor gambar tidak mengikuti urutan nomor tabel, begitu juga sebaliknya, urutan nomor harus independen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B22354B" w14:textId="77777777" w:rsidR="00967904" w:rsidRDefault="00967904" w:rsidP="00967904">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="7" w:name="_Hlk168158499"/>
     <w:p w14:paraId="2A635A7C" w14:textId="77777777" w:rsidR="00967904" w:rsidRPr="00967904" w:rsidRDefault="00967904" w:rsidP="00967904">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk168158499"/>
       <w:r w:rsidRPr="00967904">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BF06274" wp14:editId="7FFDEBC8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1491615</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3205480</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="2197100"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="18" name="Group 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="2197100"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="2762250" cy="2197100"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="19" name="Picture 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33">
+                          <a:blip r:embed="rId25">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2695575" cy="2124710"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="20" name="Text Box 20"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
@@ -5911,78 +5615,78 @@
                                 <w:rPr>
                                   <w:b w:val="0"/>
                                   <w:bCs/>
                                   <w:iCs w:val="0"/>
                                 </w:rPr>
                                 <w:t>Sketsa Penyelesaian Subjek</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:spAutoFit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6BF06274" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:117.45pt;margin-top:252.4pt;width:217.5pt;height:173pt;z-index:251666432" coordsize="27622,21971" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCawT07VAMAAO0HAAAOAAAAZHJzL2Uyb0RvYy54bWycVU1v2zgQvRfofyB0&#10;b2QLa6cW4hTepAkKBK3RZNEzTVEWUYlkSdpS+uv7hpKcOO6iHwfLQ3I4fPPmDXnxrmtqtpfOK6OX&#10;yfRskjCphSmU3i6T/x5u3rxNmA9cF7w2Wi6TR+mTd5evX120NpeZqUxdSMcQRPu8tcukCsHmaepF&#10;JRvuz4yVGoulcQ0PGLptWjjeInpTp9lkMk9b4wrrjJDeY/a6X0wuY/yylCJ8KksvA6uXCbCF+HXx&#10;u6FvennB863jtlJigMH/AkXDlcahh1DXPHC2c+okVKOEM96U4UyYJjVlqYSMOSCb6eRFNrfO7GzM&#10;ZZu3W3ugCdS+4Omvw4qP+7VjqkDtUCnNG9QoHsswBjmt3ebwuXX23q7dMLHtR5RvV7qG/pEJ6yKt&#10;jwdaZReYwGR2Ps+yGdgXWMumi/PpZCBeVKjOyT5Rvf/FznQ8OCV8BzhWiRy/gSdYJzz9Wk/YFXZO&#10;JkOQ5rdiNNx93dk3KKnlQW1UrcJjlCeKR6D0fq3E2vWDZ5QvRsqxTKey6YJIpy3k1e/hlNOdEV89&#10;0+aq4norV95C2agZeafH7nF4dOCmVvZG1TXViewhNXTBCxX9hJ1eoddG7BqpQ99yTtbI0mhfKesT&#10;5nLZbCQU5D4UERDPfXAyiIoOLHHwZ4AloM8WIsonYJSCh8B+W1LzxWx2Phsllf0DTUUuRmGANOfD&#10;rTQNIwPggAHV4Dnf3/kBzegycNgDiMiAh7SPO8mPdGF0Qtgftd19xa0EBAr7pIEMfdG33QP1y7+m&#10;Y5iKjRbdqO1Y6DA/lJu2/w9V8/mcOEGXTReT2WTsskMfHpG2yIY2PDTTH3KGappaFaOyiMyr2rE9&#10;x1XbVirIoSBHXrWmGmhDu3pJ0AzaeEyKrNBtuoGBjSkeQYAzKCGY8lbcKBx0x31Yc4erGpN4fsIn&#10;fMratMvEDFbCKuO+/2ye/FFKrCasxdW/TPy3Haeerz9oFBkhw2i40diMht41VwYpTiOaaGKDC/Vo&#10;ls40X/AqregULHEtcNYyCaN5FfoHCK+akKtVdOqvjjt9b3HhTKNQidCH7gt3dpBwQCE/mlFGJ0ru&#10;fYleb1e7AIqjzInQnsWBZ0g6WvFNgXX0aD0fR6+nV/ryBwAAAP//AwBQSwMECgAAAAAAAAAhAKZw&#10;dz7BnAAAwZwAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAHLAAAB&#10;aggCAAAA+iDmWwAAAAFzUkdCAK7OHOkAAJx7SURBVHhe7V0HYBTV1t6ZndmebHoj9CpFUCwoIkXs&#10;vZff3nsvz/IU+7M+e8Venw3BBlZURAUElN5bgPS2faf937mziYBAkmV30+6IySaZuXPvd+98c+6p&#10;gmEYFn5wBDgCHAGOQBIQEJPQJm+SI8AR4AhwBAgBzrB8HXAEOAIcgWQhwBk2WcjydjkCHAGOAGdY&#10;vgY4AhwBjkCyEOAMmyxkebscAY4AR4AzLF8DHAGOAEcgWQhwhk0WsrxdjgBHgCPAGZavAY4AR4Aj&#10;kCwEOMMmC1neLkeAI8AR4AzL1wBHgCPAEUgWApxhk4Usb5cjwBHgCHCG5WuAI8AR4AgkCwHOsMlC&#10;lrfLEeAIcAQ4w/I1wBHgCHAEkoUAZ9hkIcvb5QhwBDgCnGH5GuAIcAQ4AslCgDNsspDl7XIEOAIc&#10;Ac6wfA1wBDgCHIFkIcAZNlnI8nY5AhwBjgBnWL4GOAIcAY5AshDgDJssZHm7HAGOAEdA4LVmU7AI&#10;ALIgCOaN8FnXNKsV3yXDUAVB1A2LIKgWi1WwWC0Wnf3GEEX+8kvBzPBbcASSiwBn2OTiu2Xr5suM&#10;GNYAjYJFJVEA8+J3ggV/EXSzMCW4GCeyr3/zcup6ye/EEeAIJA4BLiglDsudtmTSqynJioZmgZAq&#10;6GBZ+r2hsu/0E05hJ9LRKPamqIv8NhwBjkCiEeAMm2hEd9Ae6NIUSyHEhsIRny+gK2HBsCiGRdch&#10;0lp0aAkaNAnsTB1npqhz/DYcAY5AchDgWoLk4Lp1q437fXyoKq2Y+NJLK9at6NEjP6dotz4De/fK&#10;7ZaRYbU5PHbBJdqtkizR1WBYItyY9jYVveT34AhwBBKNAGfYRCO6vfZIIKVNP/QC6qzffzr/gotD&#10;UX1A7920aMBQ1IKuvRQhZNOlLj367TVk99EjD8gozBZlEVeIDVJtKnrJ78ER4AgkGgHOsIlGdPsM&#10;G7NZ6boy46cfLrjgkgHD+j31+LM2yVZdWh4N6ZvKqiqqVteFqtauKs3L73XexWcWZGULIvQGXI2T&#10;igni9+AIJAkBzrBJAnarZk0tATNkGX/Om/t/Z5ypaOHjzrjo7OMP7juov2x1a/DYwp9VrWpD9brS&#10;zcX98wpzCkRR5sauVEwPvwdHIGkIcBEpadBu0zCzXMELy+nNsXvcaa4MuaL6ofv/88O0KT5/QAQF&#10;w4tAtuX1zh8+YlhOdoFAnlvQLfCDI8ARaMcIcIZNzeSRKxZZrgxDVoVMZ0Z+Qffzrrryqituev29&#10;7x998pHSzZsRZyALcNsSBKvFRuEGcDTgZq7UzA6/C0cgWQhwhk0Wslu2yzxdBU1TNF2NhKoG7tnn&#10;yBNPsjjlPQ/Y6/6HHqyrj1x25eWzfv+Dwg8Qg8CiEijci+IQ+MER4Ai0YwS4HjYVk4c4WR3hsBbR&#10;r0QnT55mq/ePP2a85LCludNBp2XVlS8/+eKMOb89/sjDffv2kSUZ8V2aYZWsf3vIpqKX/B4cAY5A&#10;ohHgMmyiEd1ee0xBIOpaZP7cmZs3LxhzxLjM7ByPO10QNIsg5mXnXX/r1Qcfvfedd92zYO58zUCO&#10;AqQsMONo+cER4Ai0YwQ4w6Zi8pijgCWqilOm/LT010UOh5OFEwB8BBcgnEtzOFxXnHvjZRdf9Nak&#10;F6Z++6G/ul6yQCfLZycVs8PvwRFIHgLWCRMmJK913rKJADSq5HclWHv07H3A3iMKuxXD1RXRBPif&#10;/ipaRUGySfbi7t0tdc6Jb7xnsRoDBg6RJCtjZrMBngWGryaOQPtDgOthUzRnDYm1SHbdsZerEY5E&#10;Zn076/GJT5996VXHjtlXlKApQEpDULEmiHKK+spvwxHgCCQIAb4PTRCQTTXTkFuriYxZNqtln4NG&#10;XHzxaX98/dW82fMV1ZR/4RnL/Qqagpj/nSPQ9hDgDJuiOUFGbTOsK7bv3/5toZu1ybJ1/JgjR4zc&#10;87W3Xl26ZAnl5wa9GpBk+cER4Ai0MwQ4w6ZowrbMD7vjW1JyQ/CpZLeOHX/k2ENHv/L6i5tKNiG4&#10;C/ycoo7y23AEOAKJQ4AzbOKw3GlLpu7VzBK74xMFK6xeVgkZCTzpriOOOAouB2+8/GYkgozdGmIQ&#10;cGFDrm7uyJWiieO34QjsCgKcYXcFveRea5OcF55+zqba9d988a2iUlkElqubJY3lWtnkYs9b5wgk&#10;BgHOsInBMRmtWK2WQXsMveCs8yd9/vHvv8xmBRORYZakV4HXSUwG4rxNjkCiEeAMm2hEE9eeoYsW&#10;SRo6dMiJx5766itv+erqKc6LXGO5BJs4lHlLHIFkIsAZNpno7lrbLM2WarU79hk9rEf3jMkffRKJ&#10;RDVk6SJ1LNfD7hq4/GqOQEoQ4AybEpjjuglqfRtUHlHM9mYePG701M+++WvhX1QFHLVp42qQX8QR&#10;4AikGAHOsCkGvAW3g97VoNwFlJx7z33GjDvugK+//KS+sl4UrJSwmx8cAY5Am0eAM2zbnSJoXEUL&#10;XAhAp5LNZT/2sJMcdvunn09VQoogkOcWPzgCHIE2jgBn2LY7QWBWJsaSyhVqgax87+4H9H39f69/&#10;98MPhsZl2LY7cbxnHIFGBHhurba7GFh0AmJtKQ83i+kSCjJ7CmFx1fqFAwcPdtidFp2K09AfeNHv&#10;1E4jfOaQVR32xqA/WOcvddpsmAcVk6EikQQslFxwSe18tOG78aXQhidnq66BSEWPy3byqcdrqjFp&#10;0qeaoqJqAuRbFuvFTV8pnUfBooFHQ5HIS08/f+mlF/88+2dENkOrU1Ndoyop7Qm/WRtHgDNsG5+g&#10;v7tHLgSinJ6Vftj4I76c8s2cX+cKFnCrbqGshlxpkNp5hJRqWNRodNr0qdO//33O78sgvy5b/tfk&#10;KR+GgnWp7Qq/W5tGgDNsm56eLTtHWWHgWiBYhu459MQTT3zupecqNldb4TLLorz4kUoEWHid4HR7&#10;jj/mRIfdsXp1aShqWbd28+9/zY3o4VT2hN+rjSPAGbaNT9Df3bMiIwzp+ATJbjvk0IMC9b63354Y&#10;CvvJHkbpDXEm/udsm5oJpcA6q9V61JFHDxrQr7JkiRoNGnqoQO7qsKSlpgf8Lu0CAc6w7WKaqJOm&#10;1UsUrVZRys3LvuKyq+bMX/jnb39R/AEFelExMB7rlZrpxJsOpkfYFzPzvV179HDaXaKhOh3eof0G&#10;OB321PSB36VdIMAZtl1M07adxPM9evz+p5xy8ksvvLBqxSpK0k0mL9AwSivyI/kIsH0D/Aksgi3d&#10;W1AXrlU0Y+iInnsdNlSQuU48+fi3nztwhm0/c7VNTyX54PHj3WlpU398R1WixK+UFIbnhUnFhIJZ&#10;Wa50QZaEzCzbuo0VNcFQuqN7UVFvq8RfcqmYgvZyD86w7WWmtuonuW6JosvjOeuss2bPWrlg1nwz&#10;IQxXxaZmOkkfTikjcDddstr89bVqIEC502XJgtqV/OAINCDAGbZdrgWTTQXNGDxs9+7FXV///M2q&#10;YK2GXauumRoDfiQVAVRcIykW1dOstryczFDAH41G2PsNlkheUS2p2LezxjnDtrMJa+guUhagzrdg&#10;80gXn3/55pLy7779Fm5bTKji0QfJn1OGsWFAjDUcTiecCignOilqKB8aPzgCjQhwhm2ni0GEvApD&#10;CyzaxUVF4/Y+8qspX9XW1qp4yrkIm4IpBcjIDcEUAkrETq5b5EfHFOH84AhsgQBn2Ha5HGiDinwF&#10;0MZaJMFmOf60ww0j/OFH7xhKWODJuVMxpbBySZgDxIDYnKQdoEwFhqGxr6m4P79HO0GAM2w7mait&#10;uwlhCdtSQ4TAiigvOSc7c+T+Y6dO/aFsQxX+wEQq/pwncWZj4DIZVrZZVRWVKjUFuthwiGfhSSLu&#10;7bBpzrDtcNJY9AELP5ApBIFtT487+rBsb/rHk6ZE/BGyeFHVby5PJWtyGzQxlPZMllmIAXutQSHL&#10;323JAr19tssZtn3O29a9RgBnVk7RwUeO/fDTj1asWSXoSB/Lomi5JJvM6TXhpeq/zIFD1wA7i/Ti&#10;B0egAQHOsB1hLUAjK0qWIw88atyoEfc/dM/m8gp4bjV4yHaEAba1MZivLwiwFKxMnlv0QrM73bLN&#10;1ta6yvvTughwhm1d/BNzdyQrNfSoOy/znKtPjUT1hx56pHRzqZkEhqtjEwPxtnpwVledOcAizADR&#10;H6BaRY1CG8v1sMkAvP22yRm2/c7d3z1n+WCcoij1Lhx21623/vrLz888/aS/3gcTN8zbJM3qCqWX&#10;5W4GCZpt8uVgKgLy2mJKb9Ei6shNEOUgJwjijtIMZ9iOMJMN9WZg/7IOGTr0rtvvn/7DjBcnTgz6&#10;/eQCT54FVhaOwFWECZtu5v1KrTmdLoTL4gdfXTAcYAki+MER4HrYjrQGtrRoyVbpkCPG3HnnhA8m&#10;f/TBB29HlCi5FbDHHv6aHWnUrTiWhjcVvbuohBqFGuj+YL0/6OevsVaclzZ4ay7DtsFJ2bUuISWJ&#10;JI07bOS111358suvz/p1hgUlwS1mcVo+3buG7bZXU24Cv9+vqyq2D/W1FUiIntgb8NbaOwL8kWvv&#10;M0j9J6P234IqecvKgu24sceOGnnI3f9+4M/ZSyzQE4JniRD4kSgESPsCZ2RVUUjRbeiSaLfJbp55&#10;J1H4dox2OMN2jHlkdaOYddv8AOu2M9N13Y1XebK9/37g9sXzF2goPs2yx7JIBK4u2KV5J62A6a1F&#10;SKKCN8Gu66IaCcS0s7vUPL+44yDAGbbjzKU5kljRLrCtYMnLz7/9utu8nvQ777pz+dKliESwGCr9&#10;wQLDF4/4in/qzdRacNQAkppC9dNklPyVbXVVQaQmiL9dfmWHQ4AzbIeb0lhiPaJYZCodvv+e9z10&#10;L6p+T7jr/tK1ZRC8GAWwTFDcsyDeyTc3CyIAFgxVDVllu44MPJLNyKm0CJQolh8cARMBzrAdbSUQ&#10;szL+pFhOmLmtQveCwscee9yTl/bYxKfKN1VCeG0omMgpNs7ZjxX2RaSsqpRsWDN46MCCoq66Fl2/&#10;PqgoXAMTJ6od8jLOsB1xWk2/AQGTi+RbML3Y+/Tv9a9brqvcWP76y2+ocIyPqWNjXGD+1BGBSN6Y&#10;zNKTRjSsrl6xYfReo3O86WXV5Svm1aphXuMgebC3v5Y5w7a/OWuyx6axKxaGAKq1YpaF3t37XHbR&#10;FdN/+3769G81TaW/GjDOENs2FKptsmF+QgyBWLgBxclptYFayW7XBeuy5cvK1iy0IICWHxyBBgQ4&#10;w3b0tSBYWVCXbhWse+477Nprrn3u+ZenfPIVMppS1hJ2kIMRCbz8aC4CMHKZiuxoNIw8O6LNZhW1&#10;GktdWIhYDS7DNhfGznAef646+CzDT5N5b8GvCJlMxbHjxp116mmPPv3Ixx9PViMwgJmqWDqngwOR&#10;2OGZ/scWIxAI1lTVFBRkaxbJH5TlOmi/ub4lsVi379Y4w7bv+Wuy91Rymp55lD5AvIEu2aQTTjvx&#10;1htveOK/j0z9cqoSVZiuloI+m2yKn9CIAPN4oxIy8IV121z9+w6wKEr9hjXdBnSXnTIHiiPQiABn&#10;2I6+GMCsImhWYlEIMmgW3w478piLLr74tjv/9f4HryFxAQqgGLoKD1n6H4dmftegrsU/fOjoGLV4&#10;fNBeU1FZw1JdWmmxWiWXXF9Xv2Lh8sJeXSWZawlajGcHvoAzbAee3H8OTdBR28swZMly8qnHnnrk&#10;KW++9ck3036kQARy7DJdZCHtWhUqPEWqAyTr4qlMtrdEoIg18A768ucfvFkFRV161dXX1vnrcgty&#10;edRsp3qimhwsZ9gmIepIJ8C0RSlgkMzQ48664ppLhg7a4/FH/jN38VfIXUIiGfMrgHAmsYJTpGyE&#10;s4GZypsfWyCAfQHePmFV/Wv5Yq/HmWYXamrrrYLUq3tPrtDmK2VLBDjDdqL1APEK6gLSu7Jse96C&#10;7JtvunKPwXvfcM2DX0z5BioB+k9DzJe+8M/Fv/06JxiKgpJ5oP32lgiUsCq0sNC54lWk6trcv+Z3&#10;7dU9v7iIV5XoRE9UM4bKGbYZIHWUU6gGuKCzfT9pY0VBzivMv/XOW8aNPPCeB+6ePuNzwdDgtQUP&#10;pCefefzCiy+89557y0urKS/X34m7YqlmOwokcY4DOR0ACwpOVqwvMWyWcFR/6413DjhgrMMhQ7aN&#10;s1F+WUdEgK+GjjirOxwTZFiE0lsRUE8OXLShFbNyvTfdfsst19/0wENPvvvGRwF/AH/o2rNLZVXp&#10;m2+9/v57b4eiQQi8VEuVJ4tpAFaEQhuhBbqBt1FGRnZFSalbkg49ZAyiOChYmR8cgQYErBMmTOBo&#10;dE4ESAMAVauOtKaOfrsNyLNl3ffofSWb1+4+eOiQIcPWlKxYsWzVwr/md+mS37//IBQCM31mzVix&#10;zolY46iRtBDoRfzh9959b/ieu5dXlyDhw4mnnOywQ4YlA2Enx4cPvxEBvhQ69WIwI2Yhyco24YiT&#10;jnjgP/f/8fv8yy+/urrU/9A9D+47Yp/qmpqffvhRVeGeROdxbjWXi+n9FtHC+N6tV68Ffy4//fTT&#10;3Wku+GHgjdWplxQf/NYI8NXQiVcEhXvBHQtZuLD/h+ZAPPTQIx579EFNEq+85uKfvp4z/pBxuYW5&#10;UponHA42wBSj5E6MGg2dkjkYenltvW4Vg5bojN9+KuiSjYq/5IzB8xJ08sWx9fC5lqDzLgdTFctC&#10;aplOVqfkBPlduh4wenw0HHj3wzcC4Wh2fs63X35bXFg4eLeBTMlIIWK0RybPLpaEGt9I9Wjm6zLB&#10;/PtTx5V5yYV4+ZIVX3w+JapFwnX+M846PSM9l1JH0j8uuHTex2qbkfOlwJcC2/aCF60iBFQsiO75&#10;WdddedV9E/5dtn7DyoWrlFDg6Wef+OaHb1R42VN8FxnSTRKhTLMWRCaYlIo2EINLzGuqHjouvVKA&#10;BoZe56vyBQILF6445uhjirv0oK0ApdHhzxR/pv5GgMuwfDU0KgCoXCITZVFJUerRs9fB4w5CIMKS&#10;lcs2byz7848/u3XvbXeJgWot5A/XVdfVVtUgckHUBEG2glI1dp2q6nADM+m1AzMsy+Mg/Dzz16lf&#10;fK5GQ2ddcF7fnv3w0oEWFt4aHXng/HFpIQIkfrTwEn56x0TAgDIW/ArWhHBqCqiCEPaFv5787Xfz&#10;5yye/31ZGZJI5Uq6AzoFzdBURc/LyR0xbOiF11350/c/L1j559gDDhwwZHeP2236HHRgIRa5GvDv&#10;xVdev/fOO4q7d3v33Tf79ByAkoi6BcpYOBp3dl+LjvmExDUqvqOJC7aOeBEL9SI5jFJ2k26WWNLh&#10;th116uEPPXjHm6+9e+eNEwRNmLfojzJfzZHHHXvMyScU9ylMzy5U1OjiFYs+nfz5vffdX1lRGcuH&#10;qJML7T8Oto2O/WvPIBI6JL8Doz59exd06YbRQsXCxFceZNyeZzbRfecybKIR7YjtIZKWQkN1cc3a&#10;tRNf+O+8JctOPO6kY4841JuVTXYymy3or/eX+uvr6noM7O1yOZinLTOhMWkutk9iCVWZ7oDyKFKZ&#10;m/Yr6xmaoqnPPfP0I/95+KGbrjvtmpusktQRZ56PaVcR4DLsriLYGa6H/4BolayS0LtPrzv//cAl&#10;Z13z0SeTbrv1riXzVypBFdVW0z2eLn267DZ8AOiVpfv+O7KJHJtYaXGSkSH6MVG5fdMrqwqhG8iO&#10;ky47Pe7uuyMcozMsAz7GOBDgDBsHaJ3uEnjNUoVayralub2e40465KnHnpAF59kXnTn68HF3//s/&#10;v874bdPqZaiyCj8uaHIVixUOBixNV0zLz+RWHFGocCn6dos/tUs0dVTv1tIznHab7LE52uUQeKdT&#10;ggD3JUgJzO38JtjUg1uR0IDxJKlos3OyR48aWdg1z+1IW7t+3Ycf/++zjyetWF9iqdxk8di1+ojD&#10;5aSQXFxAGRA1CrplBW2rSv2Kplht+KPF9DpojwewQHmeBbPmzpo9+5LLL83OzW6Po+B9TgECXA+b&#10;ApDb/S1If0qDaJBK2Xfs/Vmmf93vD6xZv2rRwj9/mTljzZLlvmDU48ncf9T+GZmOfkVFw/c5OD3L&#10;ZbU7KXOMokz++POf5v84fuyBo0cemuZxWESJ1QoAebMWYy5ebd0Wz0pAKA/c/fB7H78z9Ysvu/fq&#10;1e7nmA8gOQhwGTY5uHasVs2yVGxMJgeaRBizVNnttrzc/IEDB40ZO/qgQw7r12NwRoZz+ZIlf81d&#10;/uOcBfkZrq49+ko2qsUI1aVLlsuXl7496eO/5v4hG+7CwgLELEgQCKnkOHxrWdKqNm8Bg6YjGlIm&#10;f/LppvKNZ555dro3vWNNOB9NwhDgMmzCoOy0DZEjLaNbqGChhIW7EktzaGhhtbQ+nOu1uVwuC9Sv&#10;TMuAv4QC4aULVnz06Xs/zZwxuPfArr2KTj/zrB69+ojwBSOHsXbgsW/oSunG0nPOOTevOP+FZ5/z&#10;pGV02tnnA985Au1VEcbntY0gwOiVNvoslhaqVaQ+ESUJFVVEu0fqVuRxeTykS8BvIZ+Ss63oTHPu&#10;MWL32++eMOLAAyZN/fSp5569/c47fpvxazSkslwHbWRkTTw4a9euW7VmpcedYUHZCH5wBHaAAGdY&#10;vjR2DYGY4yty9pl+WLHUUqLFagiybpEg0jIVA/2JKiygvAKzlbmdjksuOvfoI04cPmLM0oULLr/8&#10;kg/eez8YDiO6v7FDbZZsUYJ3/uw/Q6GQ04GIYV6Ld9eWUIe+mjNsh57e5A+uIbJApprhYE5kQ6QP&#10;8BXFB1GGCwH9QqJf04G0qhJOgioA7Nm3R+9HHnnszTdfffGlicNG7PXw4w89/vgzgVofgsQQk4t6&#10;tygz3ijTstxdbYVyEbBWWVqOmmZpaTJGlnyY+R3aKwJ8cbTXmWv//YZcK2fnOnK97r333uuR/zx+&#10;3VU3fzP18wcevH/enHnRiCZadNBzYy3xNpVKRtUjm32boRjxBUMaaaH5wRHYPgKcYfnKSCkCpLRl&#10;yWVRqBUhXpTrD/KsYM3NTj/7/DMevPfBhYuWXXjxRd9+/XU0yixmbVIvW1cbWltaJtlsNXV1TNDm&#10;B0eAMyxfA62KgLnNN/lVgTspuJUlKkCn8J4Hl2K7vd+B+z791FNjxx589/0T/vvEs1WVVbqislzf&#10;beWgsAldD5T7IjXhvIJCu+zSBZT05gdHgDMsXwOtjUDDTl8wFAUUi//gZkDyLJIeiJJolQWr1K1X&#10;t7vuvO3888/6fOqkq664eNEfy1QkqdVUXVPJbyF20OdWGQ3zATbKg+tdORl9uvaGolk244H5wRHY&#10;HgJcS8DXRYoQiOXZoiS0EFk1kCy8DFgmWWIok3yZqUzMyMi46KIrnnn2BZfTe80tl7/y5ts1lXUg&#10;V8avRKzsghR1e8vbmKY2fKncUFlXURLQgq7cHKuVe2u1wly0l1tyhm0vM9Xu+2lKn2YuglBE3bx5&#10;o0FJESl5wZYHi4Gh04YNHPToY0+cfNKZL7701E133Lp63Z+6HqEzyWdWZFSbauHRTAuGDgZCgi45&#10;o5rmCNuFutaRptv9gugcA+AM2znmuQ2M0pRSTTFQl4Mhy3qqe82E2C17B7qiejTkQ6t5czznX3z6&#10;08/cuXndhqsv+/eiBaugG4glmUWAWMoP00yHyLX64Kb+edlO2ZbXyyVn2lPeEX7DdoMAZ9h2M1Xt&#10;vaON3qywFAXLVLW8CzxjEQu2TRICUCucZlmYAkotSLLVse8eR/3n3/+RdeOmG69fsQQkiySJpvSa&#10;Wk1Bg18DkhJsKC/Pys4A11pUxaAqZfzgCGwfAc6wfGWkCAFmhVcpO6ymLF+/IhTyCZYo06puxVBM&#10;HYvQBDNCgdW8EqwDRwy6+9F7g0b4pltuWrViLVrAP+aAsIWHQpLHwRTBcH6l+gyaYQ16smyyTRc9&#10;ZlUzfnAEtosAZ1i+MFKEgFnlAAJfBErY6vXeHvCElaAQIM7a8cGUBqQ16D9w6I133BkK1/7r9puX&#10;zF8OYja9CRg9NxQQT+5QkPqLBchqqr+6RlDDKNQl1nsNUnbwgyPAZVi+BloVAWJBpnVdvWxVcIXu&#10;FXMM6AEoY+FODVYCEhyQ/4HdKh11wJiHHn0o4K+ZMOGODcs3QBpGc+xrEzSdoHFD8ysLuhZVjTqf&#10;2qegl8ueEQhV8KwECYK3YzbDX78dc17b3qhAoxReigqCFfXr+u5enJGXR4lgwJ8UcLDDQxRYggMq&#10;gmvAZXaP3fe8794HNtdVXHj5pcuXr0R1RtMJLPk+qSB56j46srGmbt2G1YOHDXTm5umhiNBKnrlt&#10;b4p5j7aDAGdYvixSgwDETKJCTVdr/SFJcMGGBbUBXAOQf2AnPTBrKzB+BbmBTqWhe+x91z231/pr&#10;nn7iobr6anjWMhuaWforeS5clHacMtxahGD58mBtWZ4n3WkEN9fAZsejZlOzhNrlXTjDtstpa4+d&#10;FqkaIv4XA3XWqBBinEg+WZQ0dmcUG4tFsEKYpYgEQZbEA0eOf/DBB/9csOSxB+6uKS9XKUVtozKW&#10;HMIa/RYSBhQTwQ1DxQhKq0OOjDR3fppddlfWV7EYCH5wBLaPAGdYvjJShABFm4KlBMPp0RwFAVK/&#10;spIGYksoigpkGYZktY4+cPSD9/535u9/PfbkI+Ggjwz8JGPSemZVbhI9KKYjoMy2mu6rCngzvDa7&#10;IxrRXS44w6qJvhlvr+MgwBm248xlGx8JFAIQNeHr2iM7L1qar9PeGsUPIcK2YBE2RtaCZEeOHv7v&#10;O+6YOXvWyy+8GqwPopJ4DIHkZIqB+Myq5VjWrFyd5pTdDoeEdOL4XSzneBuHn3evdRBoweJunQ7y&#10;u3YUBFDcAH4BomTr1nuw3CtXMaO5UNKgBflVsU9HLS8WWgVetkpjRh942knnvfLaKz9N/1HVg9jF&#10;Jw8tMycBcn35S+u79+hut6VFIiGrRRINnlsreai3+5Y5w7b7KWwvA2B2KrL85xRkDs7PEg2VtLAo&#10;hmBtfvwrTqdiCqyEAijWECTrif936L5j9njo2f8s+usPyMWwpGmUXzDxKQtgRoMnQSQarqwvd1qc&#10;SAUG514UKAffI/tXe5kF3s8UI8AZNsWAd97bmfTKIraE9HSv3eEwsw/EjQgrcGvJ8mTdcMV1ouZ5&#10;8pGXy6tLBeLXJOhhWZUxpApHFFpl1J+T2QM1HyXDXuer0oxg2y8/HjfI/MJdRIAz7C4CyC9vLgJb&#10;W/ip/CwMU2bh7+Y2sfV5zKAF5au9b9+Bd99664JVy195+tVIMARrGly44mtzp1fhhnok4q8PVRYU&#10;50GARj1ETZcN3UaVx/jBEdgeAnxl8HWRUgTMLK9KNEpKTbAsS2gdXw/If4DSxFhk2TbiwP3POuOM&#10;KdM+W7l8PagPAmd8be78KnS3qqwu4teKuxYLkuRwOKEPZqJ07HZxvy2S0VveZltAgDNsW5iFztMH&#10;KC6NaDT6/VdflG4oYSYrWK7iPERDVAzY88FxgmyTjj/mhPzc/MeeezLsC8DIzxic/BcSxXqUy9Yi&#10;+IM1kiAX5nnxoqAkCywGodEDt5Fq4xwSv6zDIcAZtsNNaVsdEAu4QvVDkKpl6aKNlSW1ikqxAki4&#10;FV+XEYJgY1EIsHrB/FXYtejiay+aM2/m55M/QSlwlsRLT2CZQmgkSJ8h1OhWVXA6DV0NhAJ5+TmI&#10;gGhTdXDjA5NflSQEOMMmCVje7LYIUOgrhW+JihLVrAF7uoxAWLbDTkAVFkrcJQj77Td63NDxzz7/&#10;4po16+BYZcYeJKiiF7QbCgJ3lRqv3W632uVQIFRasXnvEfs7nC4+2RyBHSHAGZavjZQhQPUJQHrI&#10;/RoUo1WhWqJFSk2QqOxUmtfpufn6a72uzCmfTFGjCitQg118nHrerXGBSsCmG2o4FMmyZ6TLbiWk&#10;+KpRPcy5K+4QKYOe36i1EOAM21rId8L7mlpKXZbF7l26O/Q0kl01hUVK7fIB8xbSbIlCfv+Cqy67&#10;esoXn3/40WQoCojAd573oLl3NsvHWAJqwOlx2O1S2FIftdR7rWidJyZoLoid8DzOsJ1w0ltryIyi&#10;KEeWpSC3yCKqFDArS5BpE9AheBRIMrms2mzjjh570PhRLz3/3OoV601LV6MlKn6rF+WWgcAt6po1&#10;Eo1AzRtRhFBYkQ0pKc63CUCEN9EmEOAM2yamoXN0IubTJIi2ffY9oO9u/WCgMssaJmT4prkJcqzd&#10;7rjg7AtsTtfDjzxci2IEJMbu8mEmLxQs1VoYnmaIztVCUSUYkZ1Ir5AIGXyXO8gbaJsIcIZtm/PS&#10;0XplJv/DqLBtt4pGusfhcdvNujIJHypYtqhb8e133L5248pHHn+iproWG/xoOASTF/4UnxhLybch&#10;fUMKD21ShLBq1eoDvjq/X9ckuMQmfAi8wQ6DAF8cHWYq2/RAwKMstBTZCFRfZUCjrNXYdkNjkDCG&#10;NeMXzK9oeNT+w2+6/Nppn3/xxZSpcNsSreZ2Pk6RmfWf3gZWQw4H66KRWvhDIFmsw+trogpOm54W&#10;3rmkI8AZNukQ8xswBChFNrbrIb+ybM6q+up601c/kYZ4pm2lhDB0M2Tqduw7Zq++Q3p/+Okn/oDf&#10;ipIK1IN4AxAomS3lCs/0FOIGumFVIwGURLRZKXyWTzFHYEcIcIblayMVCICgKJpLU+asKStVFrky&#10;5Qa1KcsHk4iDMso0NAXZGGkRHXLmtRdcEY2GPpv8lapEEd7AKs7EpZZFy1QGR/TmZ0WjYtQXoVwE&#10;ghiqo5Elovu8jY6JAGfYjjmvbW1UZrktIxqeP3NKOCg4ZHeSe6gj0sDqsO4xYp9Row589/23yjZW&#10;UV0wlt4rvlvr8AWDFJyZ5VdDlVX1kixJNnhBKCrXw8YHaOe4ijNs55jnNjBKwVArN1b/MXOBLc3T&#10;oroGcfSdoluRPNYi2O3OY088zB+o+Xn6TJ2CdKkwbBzGLvJ5oFq5Qj7Vx436qqvysrMz0r2+gI+X&#10;OIhjgjrPJZxhO89ct+ZIwVBIKLiiZOXmuo19exRhu53U3pDJS7DqApwHLL0Kuu8xbO/Pvv68cmOl&#10;aGhKCKUQWuxfxSqKEcu60pyCItTXhuyyK92eERCcZoovfnAEtotAchc6B50jYCKA/bUe0qZ+9m2m&#10;O79bl77JNg6R0Z8ywqAgguhIzxg35sBFC+b9/vtf8AiQ7DZKK8vqfreIalECB+Fn6Zlp2TnedavX&#10;WW0WKUMMhTeZebw6zAFlNct7q+EfRH6muGZfWwRWm4SjVUbAGbZNroWO1ylDCPnDf8yeZUtzSnYX&#10;lfVO6hErWQPbF1WcGTV6/IABQ95+74Xa6kqLiLJa5M/VQkEWUjhIWXM73T2L+81e+LvLIeXmZAaD&#10;EZUUDx3noO0F9hs6q4dG+ck01SRZDLOFkLU1UBJlU23RuDjDtggufnLcCBiCJ1DQNT3PiRKtiUr1&#10;0tzOZKR7rrn82vXV1V9+Pl0gV1yijuZezM4jZy14gCHAV7J5+nRbsnqp3x/MzMhfsnCRGom0qKk2&#10;fjLYNBhUg4EI+BTxwaqGNwhlKWsVATB5WKVsOJxhkzeJvOW/EcA+0+XIfvyB526//Vaky06xhxNS&#10;eA3bp//wobu/+/5rm8o3IiNMSzO6kkCHqjEI4RL1gUVWVFFQFEQxyKvXrkRVmQ4107r+w1c/PnLv&#10;w38umPfu/95+/913NJVqVsI4mZAUPa2IlcmqrFJx6qRxzrCpn/EOpbZrDnzmehYEOadbXlZ+vsiy&#10;xG4Rzb9zQBr/aj4eDV9iouU2126/KagKnE7H4YcctGrtionPv6BEYjVs/tngjoZDI4CvF6RYiy1P&#10;LERFW0UJ40WB31Fk2nZSEzRnlmPn7PjUHf3ln6Nuzu226aV5ybYXRjTlj6U/v/zW83fdfsu8WfN/&#10;/euvUDgCfSzJ8OzkrS/Yana2Rm9Hf2pWV7doavv93KIj24eRcvXEDpo886OpTyYtMxxLYhWJt7x8&#10;h32mNWz+awSteSxtnTBhQnMeEn5OkwggVz+UVXjgTCvK37NLMwFXd/yC3H2QyJntOck+IiA1Kj2f&#10;DQshVreqyVvt7IQGOovFj+5SW/+4eMvGzT9uo9vCCVv+htIHsg0mXEmp7AoKtOqR9es3VlaVpbnd&#10;0IVqeHINU5PJlj6MK9ACqio9zCx3Nh4FoKeRXkGlM9lJVCYB7ZFiEBpD/EqleAYoSulyyjfLCixC&#10;8sLt6PckgVqsBYW5vmDwg48m9ek1oE+fnpgKPGk0CWiWLqT7oQmmfSQdJP6KRugTE3vwdzhm6YJ1&#10;2fq138/4/aSTj501Y25FTcUpp5zksNtikhEVEqd763qUGsdVNDT6HXs4WfdJrYlB4SmnT4JFVc3R&#10;sEffHJGuIT6CdKD0mRmdmOylmNIX0tSy30cBAy01HQVw8Q0yJjvTQElzxFvgjmxY+ATkqXn8EYPF&#10;yWzLb5JNA2VQewQo4bxhxabvp0/vO3jfO6+7Zez4URmZmVQ4nSYACW9oRi06vIBZjJ6Z0hGfGr3g&#10;2C8ZhICOAW/GedAHrHx6OmjY7Hw2KOoi/TOtatQxs2uEBVsY0APj5vQExX5PaDDAaLJwC8p4AZTM&#10;y1XUV6fzqcIFaxxqIdQtCgv4A46wKooR9Cga1cKBUFVFrb/ap1gi0bqgPxAOI3sFVmQIOeIjyP8b&#10;CUci0aC/1ldXUeOvCVaXl1VtqvMHfboeqi6tLd9UE47W+OrrVEGyyYCdlP7/fNw6mnolsYTSotbY&#10;/MLRHbNubcgiRVGh+K1p1sF0a0pUsttpVeD5FyT28Dec3KKbNXUy3TRBsVJb3goPRuP+2nw4/3mX&#10;v38fe9PgXYL3ClvuhlC1rvziKy/v2Tf3gYced9pdJByRMV5VDStqZbMnUo9GdGQiFCURz7OiKXAK&#10;oIQGeNxUwGsoclDU0kSLP+K3MkqwIuGs1SqJUlSQkawVxBkWLXYlaq0P16oo9VJjONMlXRaD1f6K&#10;stKzzztnwNAhLz75Yro3KxKtkUQ7EY+gGLoEG5hL9lZXl1nEdKtdsdRF9EwPvlrSo3aryy076oO+&#10;cG3k+XdemfThx2ecevxnX35jt1pu+de/M3IzXR5bNBKVZGttZaQuEIC3rMcJd4M0RVQkQ7JKgjfH&#10;ZpWcdosrUOYLaLVBTa/01wkWtCw73c6SJaur0WMJyckjfiTHiQhhT7lQnSHY7BkOGSikFeYWFeYC&#10;EYdky8jPt1vswN7h1Wyyw2o4KVhYAH2CRmhtWSQrVS8TdVQcB/YoJ4YUCigZyfTJVOW3IezCfM0r&#10;SPpIryZDE5GwXFA/evezf931r2dfff2QkSPQDhhZVVU0iYZFTRQwL7GJx58oGw7WAM7BSxTrGYFu&#10;7E2iICslOoBKlWz5E3+Cf8zP6CwrQEGVz0wSZtHTYFLcnX1kfza5CXQqsq7jIz1NSAOM1EF0EnoV&#10;lawyEThGSsUsMPnUtKZE/EqtUO+s14J1VdWb19SVq4tEVTKCLl+wzur1hWpdDtGha8Hlazf4g1Fv&#10;odUasofUqC3L6w0iIWXE5k5HIgvMRlXV6g3razRNsLldwXC5Q8/Mys5wua2V5Zg7q0UO+Gv8F/3r&#10;3P13Gwe/FasVk7LtwRm2Ka5q9t/x0sTiUiD1WGhlEy9AXUfV8nTVgFCGD1ZV0zBtjPpIYmI5Snao&#10;qImPJU2CI65n9vRmd7+JExt4k3punrol2/7z4gbhiD3V7F8EwKjhxx975IUXJj722GPHnXgCECFR&#10;BeVi6eUk1OOoqtcjSpW/PKgEytcgNNU/b+mSDctWaaKih+gJJOnPBiWoXQPDBtgzLQh2WQbDWqyK&#10;aMNzKuuWsKBLmmL1R+p1PRwK6DanYLVLgWq/3e7esHFtVIkMGTDM7nCFI3VQIECCFel9hDYkj2Sr&#10;qqvUrC6rbDECQc3tEfwhi0Nxyuk2myMQ9lsiRmltWU1NFbJwh0IhYFFU1EWWnLg/23VCfWDAOkRd&#10;ssmyRYwqeEfgwdccbodVttkNp+IPhoWIYZUgJoEPwUTONJumSKoSdnszMj0e0WUF29QHIul6uDYY&#10;CeNFrBl2p8sa1SNITaaqTpsND7fotOV2SctOy5CktA2byr1Om2oXwrVhkGhxQUFenjfdY7MJzvJA&#10;PV4+TpcrR87I6tfdY3GGlaosOV1OywjX1YGsPJkZEcPiqyu1O7I13Qf03nlv0v/effeGm64fM2zk&#10;6vVrxPzsrm4vRDq3nIklne70iN6I1RAlOVMXNZfssKi6zS3L4HqbKgpODbI26v+CQUH6GkpdYqlT&#10;jh8LZgYfALUVhK6COPHKlfBqwCZCicKKSB9jhX9IeKcnB/Ops1/TCtMUxbDZRBV4CpZwBJRoKBEF&#10;Qrm/FqKnJlmNFavXbt68sS5UWuavzhIy15SUlNdW9ioqVJjc7BQ8YdGneTLtkt43p8CbmxOqj2p4&#10;Eyu1EaPOLaUHDJ9vXXVdVdCW4VCiSro7o7q61Cq4PBlpgwb0xQvScISzM5z1lYYzzZWW5lmzdOOf&#10;C2ddduMZfbvvgdA+mwQ3Fc6wiaKcf7Sj4uEKhadN+3LNhrXZzi4WjR5e2SZ7Mz3pmdkutyc3P80h&#10;Zeh6BE+KXU5LS3dJVrhsUgIURrlMxmgQDM1tFe1N8Zcds/A2vaANJeNWJRKxO50JZ1hVVSCPoVsQ&#10;GkFuTLSRzLs0UipJKaxb5t4aNK+zsoR43ko3ld1y6y2//TLjqf8+O3ivwZvX1dfWzPNVevxKpRIW&#10;v//xhxUrl7N9o26zySg2I8iuTIcdhQ7BLzk9C+2qEIpG66PR9GyXEDYy09NwczzYwaDP5XRVV9fY&#10;bK66QL3d4UAlxOwMW++8/rJhh/gbFYOenAxfZU2mq0vJxlVPTXzG47TdcfttvuoIxCyfWum2Fdmd&#10;qL6FWrJaRIxCVJQt6XgFhvSq6traesWSl2mD6OTCHPYe5FZrfvj15wFFfZ595VmPJ/O+++5xgpGt&#10;EtCgabRC5LKqlmhQtKWJ9VXlkXVrN9XVb3RJeWq0VnA40vIyC3JycrLyRCEaxqsY4pcWtNsL8Hha&#10;DQnULDhJIIWGQECpSMhwxEAimCYcikYCKKTrV+VI2A8XBn/tqsCK2lVRJbB5c7nF4ne6s/AeD4JU&#10;6oMZeVlKfSgQBcMr1ZUlIClNgxpBROhwFEMUJE9Whr8WeR0tDlkKhXGEsBaxtQcT+bFhjkQyvBlu&#10;hyOqhHPyiyTJrtkECOEosea1SfVKOCMDBA2nA6Xvbr3qKysLCgsKHcW5/bJkv71W8GVLGZ60tLSu&#10;quwr2lRTKYnWaCjoLUrLzrU6lHyHU9RVISMrG0bCnGJvJARnDPQq6Kux5ORnyHYt5Fex3YvUamG9&#10;1mK43R4pGtQrQ6WhWtGTVRcO2OrqA/P/mu1SsiuVimCwPhRWBbslw+VasnR51+59PDnugvQCr82a&#10;3rs3wO5TnGezYncj2pxwhdYFlK5E5neR3hFWSKck88sqTTqGH4KCSsXrD2zuC1tdNnyyATPJaken&#10;KfGFSqo9Fe8Iko2UiBoM+dM8Xnhf4/lFu5xhk8avpCxUN5fVXX3D9fPm/ILi0moojHeuCgHGMJwe&#10;L47CvCxJd2G7G9VCHpe3e49eXXr27NuvpzNd7paVp1lyRZfPUAIuEg2i9XXY4IRoEyVYsgsdss2T&#10;m+mw6m7Z7aBtGssEyPJXUxUTPDkiaSJJLgaZQZwgfmaejWzXhRNJUqCNV0z/hRawuSJp2tzZ0S6P&#10;llpsO0YaTNp94SRm36ALIYtAfIjINhtYnEw+goAkhPA2JTVzWA/U++vCNYYe8tdoAaxOyRJUQyJk&#10;OF1ftWzT5pJ1EbV28bI1c/+YHQxG+w7oKztsmzdVhvz1rjSv0+VMd7n7Deg/eMBAb15uXmZ2QW6+&#10;J9fjcGTnulyiZshOsK2ghzUBggr6g3wAsOSzfSvtNqlvEHjYLpK2xwbCDUynVzy6jPEhXZr2KCES&#10;Dj3xzGMfvzfpv08+sf/+I/HYgNDx+LHMLnQZ0yNi62Fu70hJTKoHKCDY3cB7ELkxp7WVpeecf+Hg&#10;Ib3vuuthh8PFHlTz5cJeK+xH85ZMtYhGmCbWzOMdk+vNxIfoM/4zX7Gxm+OnBrMS22LTxj7WfzYI&#10;VqUcv4HiJAgSxhQaulwraVmkuBYtSgAKx5BhsYGJ0VJQr7GKVl8wHC5XFMlf79dCShBaD399zbp1&#10;lZMmfbRs0QKHy5mWkQ2c1ahWvmEjuux02NLSczJzs6+64PJefXqElJAlGBEdLp+/Djt1r8uzbvPG&#10;QCAK0XvF8mWbKivT0+2RgFpfXWtxOvKLM0NVQX/Ul5efHQjUQYL2+wKqIEaCitftrfGVZTlz+vbv&#10;vmzhSqss+UJR7O3CoQqb4B21755BLTx71vzs7OysvIL6QKUguC1aXbo7d33pWicEeV3OcBdKzqgN&#10;VGzJzOlhL/TkdM/rZfd6/P6wO8NVlJVvy4RqtCAdU0hF2lg2idi+y1RDmeoSKi9EU8oEBCYNmJ/M&#10;hwBTzB4ZujamuTDlBrMBVnCuUSCi6WLPF2fYJBIs9ofRqGqs3lxSX1Yu26UqxdCq66d++P4HX05G&#10;+Tzc2W63de3effehg7rkZJbX1P25aDmkAOiqVEV1S46wBfvKsEWFP5ADuyn8EmudiqxohuTAZsrp&#10;zXTZnJlI4N+zR2HP4lwdVKOkybojq8hbXV7jV6rKqzfnZGXbJQk0ajXSkZTE6cwo6lqQm56fXpie&#10;nuaxy46wokk2QwbRgLYitIvGs83MS/hKafnooYcYo2i+8pqNNRD4KhgV00IjRhekjDxXKAhJqg4s&#10;pAkBWU+vDdUsX7GhcmNJVW0lqAoaTYi6zM6BfthkyNTYfjuV9MwCf23d+pUrnJ70Cy+4qEtWl7R0&#10;yDHpnqxsR5rN5XRkZud4YDKiHFlMzUZrv2kth2nfaFz7ZvbCnRwgx03r1p9x5v+NPuigO2/7l2xH&#10;KcOdns+sLds0C4TrfbUXX3pRny797rjnDqcr2YlsWrxwG1VM5gd8jWqalbI7YkGBlCW/zzdv/h9v&#10;vf/B/FkzrU7PuWedPnLEQVa7tm7luutvvArXnHD8CRvK6lYvXzhy1P4nH3tsZrfeuS57uiuDtF/M&#10;iYJahYmRFosKdrPZ1FCNKpG3syFlSFqtWlZSZsuwgJnrZSlXgaHJUlZRiVfymg0lmRnpGRnpZRUb&#10;q2pqDbdV0px4Sdl0Z5e8nOpQ7cbNa4qKuyO1jlW1QdHiFx2ZxXJOSPRb0nSH3sOVJ1o1Zzo8q102&#10;N16wsiCRApTt9hqptOmV02JM47qA62Hjgm17FylaVGTiIAmAlNEO69lSXVX+zFNPLZq3IqQHh+4+&#10;+MKzzs/rVkS5ShW9LBSRAqF6xbd59ca6urpNNZsjYV2yyFEhlJOWkQ46FbOsubLmj9bV1yxZvWHl&#10;hrVuWfRVbfRhG4YCJjVVktUpYN+jWCSXKDszocyrNyxuWbVLNtg/o2HkiLb44Tzu80t2R05udlZW&#10;LrZUdofhxG7aF7LVVZSGYHkVo7DXmz4QtCWltUrSN3jf40rPzMKmSYsGySkJVgR6T4OUmRDtstlt&#10;kmhgG69DwZiXmzN+1MFF+b2kXDwVdUq17EKHMvNydTk9x2511ItC7uxFs2657rbi/PyXX309Py8H&#10;e9VGQyBzhTLlaupAc7g1vpkD10RCwXsn3L9o5ZK33ngTe9k42kEj9fXlF1942cC+w2+98wabwxFH&#10;I6m9hDkWGNhRCWUlFb9On/nVT1/8/vusIbvvecKRpw7aZ4+eXXMcWJZWa3l52dnnngXLwWsvvGYE&#10;pc0Vq8pqNv/w3S8ba8v7ZfUaNW7skD36FRR2gTIE+xiQaUx1SlsAWvOQ8plEDoM+tDy022FqeOw3&#10;aD+O/QARs6KrVgGPh0oTDqUKXRi1aGQChs2N+UegcdqUMcMVrQzaruEHso1BCmCmDOYxQPsF1ibb&#10;cNC+jQTJtkKvbIcSe/+ndro74t2YLwytERYtxPYl5NoODVQIvwobIVm0u1zQ9ZjK/Zi3FqVsgkWW&#10;dnzMxqvoUAoJIE7SiFmw25HxASaikCUCrS4pA1Anyl4bDgTKNtokr+GCUR1yrM3pSCfbjA5nFN0l&#10;2+sDtWF/WAsZpTUla9eXVFX5odQrD262CHk2S63T5pDhMK+n22B9ccCKXqP402BagHkW+g10XHGS&#10;2Wdgt/5d+3e3BHQIuzDTwVCuKZBywxCCRdklpMmwIFkMh1sUYX+wCrCKw7TL9ry0JWd2fjJS42kB&#10;MrDTGGs3rvly0tfvf/zeM8/cvuegcdBckcyMNINk/8B7ie2UmVNX8hYIeflo+meffnnv/Xe89tYb&#10;QwbvEcfjCIGsqqTq/LPPP/y0cZddeI20PRNH8oYQR8v0XlHVkoVrZs/79ZdFi7//aoqvru6yC6+6&#10;7LIL0nOyyajPFEogRPiOzZj2w7wVcwcN6D963BgbpERNWPrH8p///Lx6nbaxckNQCB4+dlTPrrvv&#10;ufcw5G+M7bpZxWBa+g0qqdg2nGX8oTw80DiRiInphq8VVWiLbcdp5ZNBmBzhTBdG6DrJBYKdAAmV&#10;vG5kPA7Qz2CdMHUP061AkUqeY+y+ptKM1o65649jSuMAtVmXcIZtFkzNOYn5PEIbAD90U9GG9Ube&#10;BaaWB2xCXAIJl976sK/AwwT8S+9omB9Is8dkR9iW2fm0d2eOL1gyZFMlZydaplieULxjZUHTSJZZ&#10;rFb8mb3DaQUyZiKqZh2GdhIeUORPQ7IhO53ojhYgKfXg3gj/eVLm0c9bOh6YDjAgflix8NCQUyFT&#10;I4IHqfdsGcOqA0qngEr2cLDHw3xA6J1NbEl2AVh4GWeajxkOf3X9i8+/dNDho3bfcwReGMwhFFtX&#10;MsISAuYT0lAMpjmwN57TuC/e+VXkvaDrm8rKrrr68rNPP/v4409s3Fr+88ItDY9bitXodsnmknPO&#10;OefoU8678vzTZXgetO0DBpnffp7xxsuvd+vWa7+xY+97YMLRJ5545YUXuTx20h4y1JlWn0ldFq2i&#10;pr6qtKJ3756wBpFKmpayogS0DavWTfrxh08/eKtbUbfLrrh82LA9MrzpbMrp8gYlJyXnZUXUaUGw&#10;ly01y3SgTFtJ7Mv8u2jVkrui6dDF1JswxVF4AxYxFUqnBc6sCLSyGloytRTQOENMZvIJ5Om/Da3N&#10;0Cylcq44w6YS7U59L3KHZ8aeQGW15HQ6PXB1oMou7OFLndABPyA8m0o48uBDD9rl9BtuusbmsG3h&#10;tdGsnuCdVVpVec655x191NGXXny+vD1HyNRPNtNIY8dDNm8W9kIvcuzUV69ZM3His9GIcMZRpwwY&#10;sfuc7355a9rbd9w2oUdhd6IvkizNnbVJkixrBKUVZ0EWW9RaZy8nSyQUXfjHrBfefG3O/L9OOfbY&#10;s089u6hXF5gdYwIkTScmtHHnntLJTT3mTd6Rx3Q1CRE/IQEIgFhhMK4ur7DBoyod+gWY5olemcDa&#10;LFJLQCdiTZA/GHYRazf89d7/Pj9gxH7ZudAIg2lIY7Fdc/A/bw1Fgz8U/uzTST0H7Lb3sGHkjdtW&#10;Dvj2QgYkP38omWCQnPHD7/fcN6Fb90FXXXVlvyG9EJ7hdrvHjB9TnF9MziFMs87seObW27Sfk66L&#10;WRy3nh22TZBkuai4eODA/uFI+LsZP89ZuLigd7dMh2azpTE1AXllsI1S7Gjm3qKt4JfofnCGTTSi&#10;vL3tIkA+7b5vv5wcVaNFRcWm01LKubWhZ0xPkplb/P3X3y9fumTEASNcTrdpMGlmlyDbITpi0qeT&#10;duu59957D2ojDMtMSRgZYmrJSLS5dv0HH768dMnyk0879cwzTs1M98DDDcolj9eTBpcA5vNljrrx&#10;1QMZta6mxldX63K7mC1hq6AVU09q8nBWds4+w4fvPXj3koolv3wze963s4cO2t3hREJeaPPBsGZl&#10;39jRTFQ75KOTRJNCh8SLDyo+BCAepnudxV17RkKw5cVyjcYSPKfe1spSJBTlFx9/9HG/zv5l2bK5&#10;piNq862+EINt8EcX3fDAJ8tNWzlod65GBZ+/dOmyP3/4dmFXz34XnH/lQaNHY+sA2mN+8UwzY4aY&#10;xpivIZEjqTa1L7+c9P33U+HcTcr5rbcXMaMWaUxJZer2pO2x97B/3XDjgcNHfj7z+weefmxDVRUM&#10;//AioEwBnF4ZAlyGbSsPRwfoh6nGw8Nn5lNhhgvT354dgiWvoEuXrt1LKhdXl1enp2Uioo2MaM2W&#10;HBMFEexy5I1uFbIys5YsWRkKB/fecz8r/N6o6kxMNbzze0GlEKoLfPzhJ4NG9B++x1CEcSWqb81o&#10;h70MTOU1c1EyAaaoCh1Rn3XfTvnhi2++rK0r33fwsL1HDkfeFhaQyjydyJuK+cWR7x0aYNpS06ee&#10;TVIgGHz4Pw/n5eYP33sf03y0jV9HbK5YqASpF6xWh92728A+vTK7v/He65srSvYdNpxCtuBczTQn&#10;8RktmwFCuzmFy7DtZqraZkdNh3+WT4pldkK0AczD+IZQWRiVWI4ruOMgXxaUnAhbRNa/e+98/q3X&#10;3sFfQcVkxo6vvHa8cOCZR4oXkA6+d+3R7dxzzvtt3pxpn3+uRRUV7sjNO8gILoV0e9SFTCjYEaf0&#10;aFSwgOUIYJZ+S4/UhefPm/vqKy+988WbfUeMPPGEc/oPGYxILYQA4E2GUVM0L5QCcFxh35hTKR0I&#10;96I5Yl4viFUNBCL5GUVIZcCs+1vxQ4NmlV1Mylu6Gq3Z3a5xJ48/+cwzf/9l1rdffRv0wWVQQnIG&#10;NEDBv6nfo6R0Opq4WeIZFtHZLU0g35YA4X1pGQINTx1TuhnG0j8XT/16Sg1CGWAJioT8ARzhmsqq&#10;tSs3Rpi/cE1dzZoVy9MMlyTBE8d0skmppWvLBx4Vufc/cN/Bg4a9N/mjusrav3e2TWIAhjbSJNEV&#10;MmoRf9fk6Yk8gVmkyFWARsIK3Rqi37fukacf+uCjt7JcaQ/d9cCxo8Z4Pd5ma4ehkJWoNXKyAGFK&#10;3Xv2JicrxMY2RY4N3myi0+m+9NzzTzjupLc+e//7b6frCtwWyTmhyRC7RCLTJttKPMN2Zq12m5zi&#10;pHfKNBaTDKuoH73/2dVXXnf8cSf83+n/99DDd7345Csv/3fi269/VFVaTsGWFuQpsnnSnJmFGTBf&#10;kyYBARKm+SS1R0N+UguCjM88/nh/IPjF598h3Uqze0FpXcWwvqGklhLYpvQg2Z8FFZvez+qSBYuf&#10;ePyNcDBwxkkXnnT2OV179yCp1Iz4aN4RS4eOeBcFOWe1osJ88kgVm1Xtx9zEoDtp2a5zzz4nJ6vg&#10;zffeX7e+jNwJ0FHsXVLtK9K8MafqrMQzLL1hU9V7fp9WR+BvXxwWzFDY04oKAqohdS3sNmTYniMP&#10;P/rok48+8Zyjh+w/GDYYqA/CtdFgbTjisoOXzGQoKSZY82VgbnHp4Rf0bt37jR01ataC2cFQs+vB&#10;IAcp8i9JYkZWOgUcpfYwMUMIrKrWTpv21Q033xxRhRuvvXXwHruhlAPzbiV9q+mA1ZzDLK4Ohc7m&#10;jRsC0ZAj2wuVNNMjNMEPW+xg6KZZGWkXnXC+TQi89MrE6s2ViIHBYSaf77RH4hmW6c750VkQaJRQ&#10;KAm2XT7xpDPeePWVN99647/P/PeEY04bsWfvvgN6Fxd0tcsUXwAfomAkGIqGCr1doRQkl00z1VRq&#10;j62kKkFyptmPOuLINatXf/rRRzoK/1F9ASR5pYKJOzqYtQgKTCFXzkJQXMK7HxMMiUbpYTLV3Ezh&#10;Ta8kVs4BSVGDjz/+wmvvvHPuGWffcuOVGTmwaEE7in8SVK5WhJm1AFmKjMKNNpWsLShCHkWWKsAM&#10;02rewZJJWC12x77jhl9w+ZU//vjNxDefRjJx2qXEgvVa4KrRvHu2j7MSz7DtY9y8l0lAAMyVndNl&#10;zCGH9e7b2448IpQcxGRQU1qEYsBA0uSoHnWT7xB+QkgtRZQnoS/Nb5LoqmfvPqefevoPP82sq6lj&#10;+e5YOsOd8YuoRKvrfWVIu8gM9Ak+TEG7YX8AmqM6M6aTG+Wu1tWNZeuff/2dn2bOvPqqK04846T0&#10;zAymzzaV2nG9slj4MrKFF+WmI0G1mbov5mHQrMEx9TCybNvk4Xvtvfc++7/51ofTv5tGcRxIZtE6&#10;oSXN6neyT0r84o5tvpLdcd5+W0QAzzblxmLC01biD8u/SV+Q+h7ylT+IjAWk62ODaK6glJwR4+6y&#10;bLMeesSosFb/1aTvkNCWsj/ttFPIHWV1pLnSM6JCgApjJfow9RigSuYyjO+ISTX9schEP//Xuddf&#10;fQ0Ctt597a2R++5P5RXYZiDuXuByVipMyPf28KR10SwyqXFZbonmtsmmnP0vZKSl337TLXsPHf7I&#10;o0/PXbAIOX1NSbxzOhU0G8HmIt0K7o3N7ho/MSUIsMKB20hSLLMHrY207IJuvQcEaqsplwjl9Wh1&#10;hkVPqeZeZmZhn8Je3/0+tbJuGcvtFGOM7UImIkEa0pJqdiUYpoJUiT5iZMR4kxQEDD0kFvfVh6Z8&#10;8tm9Tzxy7FEnXH71pYjOYhI0s3qRwBlfTyCsYsAYktBn9x79h3ZFAiOzNlpLX36mhhB7lfzigkuv&#10;uLhk3br335wYDvpZeUgKcEg0Tu2gvfimpB0MjHexVRBgso+5XzXTijUe5J8OOsjK1I86ei9HZhS6&#10;AsqXSATbmg8e87qnjqF7F513qdOZ896rU1D1hhH/DoVTvBuoyA04SYYonngZFj1q1Lwy98cIGLZs&#10;XfkbL7z60y8/X3jpuQiD9XqRuRL6DLP/LA1knFNOBE0sa7FkpGfv03+E3bCbQmeL5OKYYxbbw6JD&#10;g4YOP/qEEz/99Mvp3/yoqRFU4iK/3ViJjTg72h4v4wzbHmet7fYZsk+Ms/4hsTA6EGRr2glHnj/2&#10;sJEwxZAMS7rG1hyO2VvTKb+wV9FRRw79/IuvN2xYtXMqIP80to222zIoH3miD6pNzYpZY/sObXbU&#10;r836debbH77pyU2/4tprx489ApoW0so2BGbBukVBAPEKidCJw2wHipTstr6D+8luqo1GLgktnBrG&#10;rXQAHo/bfsN1N+659/BnJj5ZsnkjUuiicDBKxSZBp5Jo9BPaXuIXR0K7xxvrQAgwFyOoYV3wh03r&#10;KwvIqUqR71vGsLfiaKk6nk3ad68x3br2/GnGHEFXduJHplus4ZAv4KulPXpD5ZIEdp4lXKGKqtDH&#10;amHl448m3ff4Q71373HK6Sf17tHFhvwCFG9FJbgTexBFMtY2m41/X09WMqlrUf6t/7pp06aKZ554&#10;MVjvA+9SzdlOdnS6AXey+W1rwyUzGElHSApA/uyUXDzxlvi4Bw01cVrO8GHD//f+/yo315leojs4&#10;WJpZVLG2OpJjwKHc5HDY99f5X33rzWmzPrnkorMPG3OE24G6VFT70vQZaKGI2WJc4h4amejodSru&#10;NmDIOWecP/Xrzz7//he4SSPte6JfCi0eVIov4AybYsA78e2Yao+KLdJ3ctJqeICTTRQtwBwlJw/e&#10;f5Sq6FO/moZKZTu6EsoQ3RIwjBAlWE2CPyzLgG2t94Ufe+zxqd9MvenSWw49+FhUysT+G08sFRVm&#10;gbMNzhgtGGCLTo1bhmXZaMgNzmG3nX/huWPGjH/trecqNi9tQzPdIiB24WTOsLsAHr+0JQiY2Zwo&#10;eRV9iuUfobLZSdhlt6RfW55Ltp3uQwrGHTXwt/m/11TUopYBIhAQg7CNKgPsVh0MVdXXebwocLJL&#10;vBELLiA6gkULNjYd2VLw/8ZNG++88+66Kt9/H3h096F721ASS2YJa0jlambNpgQu8Y40udchcRnS&#10;eZm63YxM7/+dcmp9Wd3ECdNCPlRTxvvLLJZGcRTJ7UcbaL2NzlAbQIZ3IeEImM7wbMmZnpOxO+wS&#10;QyW0l5S/0OnMPvHIs8vqql5/7e1wIALjDNm14Oe/xYGuRwMq8jBYHcqu+BKYMQWmkxOLKNAs8M83&#10;9KnTv/3XnbfaXeKNt13Vs29PyrTYcDDgTOjiDS5IKGTbbSw2vQ151ofvtdcBo0ZN+uO1X+b/Qa6+&#10;LK0l28pwhk3+ZPA7cATaDAIoywe/UL1Hl37Dug+a+svUan89y9YNCXMrWQQBCbVVteAHn9w17q00&#10;Y5iYKz64NRKOgHZQn2Dp3AVvPP36oEF977zt9uJi+P+374OMm3b5jJNPRVmE99953R/yM+fo2Kul&#10;fY+tGb3nMmwzQOKndBoESLTSkVZaHHfEIR7Js3nlOtMUt42yVTIE7N+7dyka3r9bi5xGtwGyMbkf&#10;PjjsjrAv/PvM3+999P5TjjnxuitudqeloeKqaNlZhoS2PzNQGEObMXjogEsuPOfXmbPeef+DSCgS&#10;85XmMmzbnz/eQ45A4hBgla7o6df7DxyQl9Ntxq/TEKpP9ae31mQYglpau87pyXLYd7GON0vnghx/&#10;SnTe3HkP//fJaVM+O++sKw4/5UibXSLJmXxLU5zhO3Fwmi0xZQYUHQePP7xP7+5vvP56WWmpAu02&#10;C1NL9M3aXHtchm1zU8I71JoIMN97QZC9XvmAQ/qtXLdh8/J1isrysW5xaIY1EHUFQvUo7NgCLQHF&#10;EJAVi2ic/qEeBNl76mqqPpjyv9def604P/fSK68df/hIl8clWuH2SoUF0Z/WBCQB9yY1M14V2Tl5&#10;l114NbKyf/TJZDUYDgTD5PLW0Q/OsB19hvn4mo0AMQFCtZiZxibZDxl6RHlZYO68OaKybQ4UUdCy&#10;3UZ9va+2wgembOYdKGafudyT+lUQUG4HwvLG+ppHH37otdfePPywY8+54Jyi7nnNrBXWzJu2ndPw&#10;stj3gAOGDBr0+msv//rjTLcDsnnbMXImCyfOsMlClrfbDhEg43es24Y1o2vO8D37L6xcVa34WPKp&#10;vw88Nh4hI6JEFDXUAj0sy0lo+lBEohEEkM75dvbE2/5tzSx+8OFHDzlstAB/LOgEQPIdi3nIWcIg&#10;9+cMb9olF1wHR+OvZnwJAbYF0LXDxWR2mTNsu5063vHEIxBzJqONP5LB2KxjR40rX1a+8pcV8OLa&#10;svocQkJdbkc4GAmE4MTawn6whAO1NTVffvLxk689V9x38PWXnbfngMHQCbBk1cjNSmJuCxtt06fH&#10;FK6MZffeb/czjj99zsw5KxettyA0uaMfnGE7+gzz8bUEAdPrlNQEIFHJ2nuP/LweGW9++W61r4o8&#10;5amuKzSnVK7c6o5CZWsT5J17/bOyBCBnRC7oVHMX3Kkbi+cumnDv3d9+//1lF158zhUXpaenUcZv&#10;ctGnCrjYTXew7TPFmSAyg94emt0ln3fZWWnp0l133b526TpNi5oQmTkaWzJX7eNczrDtY554L1OJ&#10;ACNZpKQRMhzdxw47eMYP3/85dx5sNUyMZTlZkEFWtymhiBIM7LziIOpDmrxByVaR7z8amjzl8zsf&#10;mdC/15D7H358v7EH2GSKfiKngQb/fLZ37lBqAvO9RUY7SYbuuUv3HpdfeNWfC+c9/NKTlVUVeGlt&#10;QbKpnOdU3IszbCpQ5vdojwjQsyFYB+w7dPheIz6dPDkUDIElGJ8SH8r2NGgXI9JGEMRORydQhKga&#10;tWjRWl/t5MnT3nh34pGHHXfJJeele9ws3yBOSHiSrLaLNxX/MoRx4w89/fgT4Zo2+eOpiI2LBfm1&#10;3V7H3zPOsPFjx6/s2AgYggYDTW6G47JzL920sWbmbz+SQEoUK0JZoAQj8LXyG3msHMBODnKvVQ1x&#10;xZJ1jzz6+A+/T7vj5lvPOfM0m8MmUtprs1BZp6oeCmWs6nA7Lrnq8j69e7z2+nNlZZvgtGaxwGOj&#10;Q0nu5prgDNuxWYKPLn4EqFYj/ZMG7zOgsGeXSZ9+ocExltwBILRSeGu6Oy3TYd953mtYd5Ro5Nvv&#10;Prv8yktEd+D2G28Yutc+Aoq5UnpCppmkFOQtqjkY/4ha98qYjpvKMmDwQl6X/DMvOH5zWfXMn6Yj&#10;4w2qpbVu95J091QzrJlJyDw6Q2adJE0bbzYFCIAcKYeVRXA43cccecqyv5ZXbNzE7ksFWxSjRnBL&#10;mQ4P+dCa1baZTUujFFn4oiqoCq5E168qefH5l//3wcen/t+Zd1x1T5eivsiRJVlRcFsWrawwgZly&#10;rK1myUo4zqwMAlnzJMlx/NEX7L7XqIcfeWbNipWkS9GUKKoLsYPS43aII+UMa9YchdJfU1tSK7hD&#10;gM0H0b4QQPQB6miTfKkP7dNNckqff/21mTQWZbQUnx1FcCJRZOGDhwCdCV8BVgw2Go6G4D9bU1X5&#10;x2+/P/f8kwuWLr71ptvPO+9s2e3qYCasOOazMdkNPricrrPPOKPG73/9/Rd8Pj/TEjRmhEk1NcUx&#10;luZckuph0IaIecPgBc5XW3NmiJ/TWgiwuqlU6AaVGLw53pOPPPnLKV/8OXcFsrhCUeAzalxOT4bb&#10;Q0UHSFgwILWGI5FIWJVEY968xRPunvDt1BkHjT7soQce3G23AZKkW5NQM7G1wIn7vo1pGMGwEOUP&#10;3H+fsePHfvb5N99P+w7ebKir3qCM7SCeW6lmWNPxDZHZalRhlSb4wRFoqwiQCYvc/2HaQonAk045&#10;FqavN995IRLB8hV8tUGnZHeINtiroFWEbjbkpwgESbL9MH36Q0/cu9uAvS+75pLxh431ZqSRgGuR&#10;KTNqpz9iGcdNbYtFyMpNu/2aWwo8+U89//SiOctIN92Q0LFjQJXqKQe7qqHo9G+/fvP51+srawFi&#10;zNm4E+Qx6xgrpvOMwsxQQHYo0phaPbkZBx1yyLz5f1aWVoMqA/5a6AdUp4aChX6fb95v8+ur6kVZ&#10;njRp8gMPPzVm5BEXnXeGN9srwGWAUrcg32HcpWA7FORbxHSwvaxg6dar279uuKuqovLRx++vqqhg&#10;Om0oXjqI+JVqhtVVy6wZPz3+7JMLNlbKLqilzEAOUznDD45AG0IAyoFYZXJao4IkSccedTj8ir74&#10;4tNoVA0p5LMFOSwcqn/k8cdvuu0Gi9344sv33nv/ndtvvPqCc8+wOpBkAJYslMkxS76QPasNDa+1&#10;uxKjWgM1xMV9xu9z7PFHz100b/5fc8lfFpEdHYURUj3l8DD86repi+Yt0HwbKYObuSmgdBitPeH8&#10;/hyBnSDASpHnFeZ161r0+ruvbShbJ7vVHr262R32p599/vMpk4899eTPPpoy+eNv/33DrWMPOkS2&#10;262kPeCYNoEAC5IT0jyuk084UdSFad98pyphkG6HeRulmmGB3KXnX3Xfff/RnHqdvwqWWVqEZPvi&#10;i5E/jW0bAd1SWw1Vq6V0c8XU6T8tW7G8qjL41LNPf/Pl1xdffFGwrvKr77648ooL9xy5FwgCIoNG&#10;WgG+qpuYU6rnTunNjZ69ex04av8/Zv2+fvE6RYm07aXQgt5ZJ0yY0ILTd/lUeLR40jK6FRavWLLY&#10;Ktl79e5tRZU3arahvNsu34I3wBFIOAJYothuWS16MBz87bcZc375ZdXSFRvWr3WKzntuvXfK91Mr&#10;N1Q/8fhj/QYPlVH2hS1ocjAgLUOqhZiEjz2pDcYylgmaTXbmdenz6VfTVvy5cNSYsUhd1jF8hFM9&#10;/UzbbzjTnV0L+yxdsbjWt1aHGAufwoYNVUdyNm5cmqY+hPT3BtzRWblmHZ7VCBHCJomLOUl9hBPV&#10;OEkArgz3Kacdf/Cho+vr/YFgJCsv74zLrvjwp8n1vro777m1oFsxVSYntSvEBoQSIKygvZcnSBR6&#10;O2wHkQcMLDsiEIYNG3jc8cf8/MdPf8z9hSrvxgKTWEmIdqtwSbUMa6Ymkqxyepr3p+++c4Uzuvfr&#10;biHfWJ2ZXJko28HyD9PqYhHozL0Sa0XVVVRfIgHHzKjEldBJf5ATcgPYDATZZus/sN+KpSvWr9/g&#10;9KStWLuqV2H+v2+5rai4Kww0jUW3E3K/ztYI0OvRpfjzL77YvHHT+HGHOhzwjaUgZby36Gv73A2k&#10;WoY1gwtBK1ldMwSvOHPl/LCiQWfVmAKu/b6sdvI8NOjjMHQ15A+tXbI2WB2gnB+U2o7LsO2DSWin&#10;RXVopW6F/fY/cLQkyXWVZYOLe1136XX5BYXsfUn6Lj6dcU8nkkLm5eYedNTJv/w2+8uvJyOMVlEU&#10;7PdY6ob2eqSaYYlWYAcQLGlS2uEHHFayad2yxYtYiQkEdLT3yvA7XAQ6y56EaPVwVPntt99eeP3F&#10;Wm21YShIGGo6XfKjzSPA8rMIEp521Jcd1HeQ3WY7YPTIm26+Li0vnaaX3pckaLX5gbTdDuIRkR3S&#10;eWecktcl9+nnX9iwbpNZc4ek1yYSmLXdQaWaYanSHIVywL3QMnzv4Xl53v999rHPH0HBI2gnSYCl&#10;RG4dTw6A4hUB7qKm+5ev+yXLm5Yu9lItqCRKijt+tAcEKMkguWqiYBceetkOVt179/0LCgsElSJr&#10;KXML6Xw6TQaXJMwZ0wOIPboWXHDauSVr17/z5rtgBMQsN1RA2PEtMS20O26LO8JUMyxcsFFPgipm&#10;iJLD7Tzq6INWLduwbsVquw35hqhAPK1h/NexAmqZvy9BrYWdkZqMQ446Jj0nXSb7NM8vloQnNTlN&#10;siovsF7ZiQgMMhvkdC0iAqBUhNCo0z+mVOfvzDgnwATPKluPPfW4U0485d1J7/0wa7Kmhllg3c6k&#10;LugTGGHEDMpx3j45l6WaYbcahWAd0nW/Qq/7o/c+rK9DzU5khWtYnR1rlZKgqpNsXhMsj4R8Bdm5&#10;eDBxID0efyCTs7CT1app3474Q3bJ1iU/h+axo+TZSxZkzW5Xx/6ABCwhMyP7/PMuSpOs99z66F+z&#10;F1NOSAbyjow0LG4Jf8QekQlobeloTYbF68qR6bzmzovXVK5b/OdiAqdjEevfEw3PASs0zapeEcZS&#10;gbxO5fTIxsV90tvS09Dsvlh1ye1Kz8/rQn54XNHTbNx2fqIIh2NSFFDZxH4D+lx/zb9qyqo//OKD&#10;YG1YVUmFuCMvIzxLihKE36cajbS1CuGtybDADKniexYMOef40+cvmV7nqzPfPh3PYYs8JbAKBGuw&#10;2l/Ya6grO5Nc0WHn6sAvlQQ9dW2tGdp5GEYwWi675PQcNxQEtIXlRyIQIPGV5YGklGaSeOTxR592&#10;+hmfTvrig08/EVR6l+3gJqSnLSupmjFlOuiVy7B/o4QNFvwKoMLqv9fQss3l0+fNDUdVixFl8l0H&#10;yXAeGy3tYTTFUEqMWUqkzGmVKXu+JNHLpI1tahLxpHTgNpiOgJzsUPjA5vGkMWe7trUtbb/om6IV&#10;CAHZo6Hmdrrl/zvtzHxv9icffbCpqoYq0mpR+DvS7o/V/27QG6AIsPbGW29OnzOT7Qrb1tGaMiwJ&#10;diBSq5iTl9erz+Aprz1XsmYFBSlT7rIOlW4LPKrBbzpq/fGzTevKymUJ6RmYWp+HG7Stx2FnvaHn&#10;OhZmhLqxoggXArw0uR49kTMYeyhiO31d7NWrx1kX/9+CJQtef+NFRQ1rFiuV9qE6aaRRNNWyEG5X&#10;b1j33dff9ereQ5ARtdS2OLY1GZZZegRFN+yScOQhxxTlD3vupYmhuiBeTqjO2bEiu/BmliLRSEVV&#10;ZUam01wD7TdMJZHPVLtqi3Yc7CirqwjpNtXiFgSSBviRDARguBJs1hOOO+mYQ4784tNJP0+fgcpn&#10;CEJgpSPN7R9pZiHM/vTTjDXrlw8a2t8utTmleGsyrPkKsqEGPcp2Zmedcepxm2pKPp70cSQU1nVy&#10;7U7GtLVOm8iSb6hhXREc2qDePVunD/yuCUCAXv5U5zAc9dh1B6qj0iPeYSNlEgDYrjSBPOeGJTPd&#10;c8YlR4ERXnnttdq6GgkletjOjwQUUUSYUiQY+ePnPwp7dM3ulq+h0Pqu3DEJ17YmwzKVC5kOESoj&#10;i1q/3Xe7+uzrPvpoyrQp36is5KSp8+oIcaVwQ4MnpaB7vQ6HjJoitOM0bSZJmFPeZNIQwJuSibFl&#10;FZVSml21oioiTW3S7tepG2YF0CCsynsOOfDUI06YPee3H2b8zELuTSViTCe+bNmfcxf/PmLM2Jzs&#10;7Dbo/Niqi8NUbCMBEf6TbEj/ss/+w6+64rzXP3rrm69+gOcFElAh+5RC2q52zkSCFe4EGKIjo4tF&#10;pezCZhqLjqUJ6QR0wLanSD/gTc+QdJdNdFF2004w7tYZohl7hAo8ovPMc87t2affaxNfLK3cjE0D&#10;rOGwh+s6NAbGmnXLA37f8Ycf5XR4mGGnbU1IqzLs1vMG4JDJbNQhh1xxxYVTf/xy5qzfkPRBRL4i&#10;0mm3Le11SxecmexeDUfKVq/jIT8tRa/NnE/PO2WeVPX169ZnptlsJNBakS2tzfSwQ3UE0ir2CGDS&#10;cFhRdGHkgSMWLVr8/Iuv1wWClIRHU2Dl0hRt1rylRXlFg3v3pIKUbE/cplBoQwxrEWzAxm61jj3g&#10;wOMOP/jDTz7+de6SSFhhOf7aFGgt7gycJgB0wBcuL6/MsqW3+Hp+QVtBgAK4UJgj4g9Q4Vi4CaGI&#10;LNcSJGl2DAPWmFBl3f0PP3zNdVfqhpiVlfXmK6+sXLQGCXjh7KhZJH+tb97vcwoKuro8WXCub4M8&#10;0YYY1rCQpxtSwlhlx17DR+kB8epLL5jx03chJdT+3WMFbCYREihbowbZR/jRHhEgAwscNWVZys1M&#10;94fhoVnDtD3c0pWU2WQ+W1pI1ef99fus339589WP6qprgv66++65K1BfR+oawzJjxs+bNm465aTT&#10;7E5Zt+DJanPuyW2IYUWk0GBpYXCgDPLNN15/zGFHv//Op8uWrlEjShTlPaGUhduBQTURSMtNPzDP&#10;4za/TYPgA4J1SkJxVo47Pycp65E3mmQEmNkVRhZsWA3ZZTcMZIN1WAwFioIk37mTNk/WCqvkznKd&#10;f8YZo0eNUsIVwWAQzzvcY2f8NB2Pvqqp3/08RxDV3ffqSXnNWJhSW7NtpL7GwQ6XC0HD/jG5wPBm&#10;uPY7YGT5po1f//jN+jUrCzK7utKs8NWHsgWpdJDljJKpmOWW27wSQTU0bCnrqv3zlq8cOnTPnGyu&#10;KGh3rMH4lVXeUlXfp19OUsKWY48/Sra58GSDCdrdeNpFhyHE2iRpwMDd9x8xKr97YZY3r6Kyorq6&#10;cu68BQMHDErLcL3x7lsF+fknn3ysw+4hpw7S2bStoiFtiGG3mnJKFk9xpbvtNlA19I8+njzrt183&#10;lm/o0aO/y+lkmeJwOnYElJyqMaxmJ7khWnc9UbA05WDQZ82aM2C3ovz8otbtD797XAiw9SZYImHL&#10;Jx9OFgXpuONPQM5Ng6rKogwSP5KAAMXMUf7tdG/ankOG7bvnfoN271VTt3nhwqXrNq7ypud8MfmT&#10;vQfvc9DBh9tsJHuJKKHOcsckoStxNtmGtARbjsDMQYYvbq/nuKOPeenZZw4/eszvsxbeed/dr77y&#10;eunGsmAkSBmRDWTt/ltL0HaFWRK19ZpI3Zwlf9llGEj50e4QiD20zJEZdkukLcQ2yow85Ir15Mym&#10;WeGA0SVoU7RJucWZhx5x3L33P7rH3vssmPvnww/fu3lTaZe0AlmCErYxBr0N0St63lZlWObUBj8t&#10;YIxq32npnr79B+zZb/eVaxe/9977kydP3lC6PkNOtwpI4+2Ch0ZDlbRYcq7kTHj8rbJUFVrZ6rW/&#10;zp5z3PiTPFlcSxA/mK13ZSwJQTSsfDnta6tHPuKww8mXO6bXar1+ddA7m1E5NDjyOqZHWzTgRCBk&#10;enP6d++NxGZp7qxQODLu8MMGDRmADS/RgMmubUlt2E7CiigXDCmyg4HQqqVLPv70o5m/zS7ZvLEw&#10;q+i000494MAxvXsWy247pYNgjvxMgWDqcxvmhkU3tNZShAsl1ASLlv76+MMvPfnf57ycYVtrJnbh&#10;vhRkCIWAIfqD1dfccEPEp0186SW7S9INCRbaXWiYX9piBOCUrGjRSCBcurksq0tRdhoSRLTmA76T&#10;AbRZGXarPhO9koIFtZTF/MKCkQeOGn/QuOK8Ik9W2vsfvj9l8pQ58+caUrhH994SUgKSSRHxjGbl&#10;TwqyY9y6nfS9qdPbkveDXrcptHTRsnGHjrXZ7S1eU/yC1kYAq4U5Zhu6Ik3/6Vd/WenRJ54gyzaS&#10;rXh1rtTODuYBbzW7zZ6dk+2w2+BC14ry086H3j4YltwGWDy4WQoJ69mdljVsj6GjRo088uAjRZf6&#10;w7ff//zr7HxXgdvjcjhdrMIg5bc2U0gy9LfzijP/noK5oWxhurZkwYpwOLrv/ntKEj2W/GhvCFAR&#10;TzaT2jffTI1EIsccd7TNJuusQld7G0v77i97rk23Afbaa73taZM4to+VYTq8QohlFjA4GsNvFt/h&#10;+23r2rvLVZde/96771xy7nkvvPny6Wed+q9b7nj/vf9VlJaEouEI6q0jghmbii1KhTNXWrKPUf26&#10;FKVfQTeMP/+aPW/ZLBU+ZvxonwggzS95NguCzWWvj/p0S4DS/rbPsbTrXpOK1syfZGaKbcNH+5Bh&#10;Ta9XU940fRKZUEoOXZSIQ5IysrKHDt1j7z336dGr16w5v0z6dNLX333/48+/VJZuynTm+/w+f32k&#10;vq6OTmfXgV9BuqKA4AUz06RZ7p79bcflgOKeR0g+SGz5yx/TZavrwNFjbDK3PseNZSteGMuPgVf2&#10;dz/8EKgOnHDCqdiosqXIaTal88Lo4O+NaQq2oXEPr51Yupo9Pl3VaoL1VWWVX3w9ee6vi9atW1FT&#10;XQMDpMubCc+ubl2K9+g3dMBu/QfuNSg90wmjJDbsSBqA96AkmaxnmsgS/FZErUxFUZ546hGHLFx8&#10;2bVOu6fZA+InthUEmE5JQ3BBKBC64bqbyn0lrz7/rMeda1gpSL6t9JL3o40h0OEYFqKpocKLS9FC&#10;WsRSWr150eIlQlTVLWJNRfmCFasWLpxXUVGJcsHFPfJPPvTMEaP2ychwokilbHfgxcgcnBPPsCj/&#10;HInoDz74n3xv5kVXXibbuKWrjT0HzeoO5daCcgopn6+97ob6sO+5J5/0uOyC1Y6ccM1qgJ/U+RDo&#10;aAyLzAWstiCEUOhaKeTLrPhF+nDdglSzNZXlNf762srQbzN/mL9gaUFe0WVnn1M8oJcV7nTmWZQC&#10;LcEyLHQSoVDozrvu6dUl/6LLr5Jt3NLVDh81WkcaStCHQ5Gbb7s5ogQff/i/dofLipROIn9ltsMJ&#10;TUmXO5z+yNBYPV+KVGA8ydSs8AsnfasWrVfq1kd7FfXYd8Se51159U3XXJuZ4f7gi3enf/s90iQy&#10;SzErUZHww0ClHGPjprURI8BVdglHNzUNsvc2DKwUbJgRVYMB1aKyvMU8KUFqJqB93qWjMazVKiMI&#10;jIomEK9KlEeSFQzHB+RF1GR/2F0WJtcvS5rdvtvQAdddceXQEf1fe++NLz+dGqj1GRqyIMD8RU8R&#10;KiyQGJyIg9Kx67rs9rhzihPRHm+jNRAg+yjt+UCyEYulbGNFNGI6EXa0h6g1wO2w9+xEiwPPgii4&#10;7b40QVXMbEjgYGu6fezIoy447axX3nrp6YdeDIUVJLGHQYP5FSAeMkETTzCjTJfF6pdYijV+tD8E&#10;SF41d0SiGPW6DS1sQW0g8tTmM9r+ZjNlPe5EDAvnObvs8OZkCTYJCefYps8qWiRZch1w0Ljrr7lm&#10;1upZ77//IQiWibCUSCmmxN3l2aCsaroeLK+14TtXE+wynq3SgOmAad4aSQtF5Iel1NvQ/3Sih6hV&#10;kG/XN+1Mi0MQZYeQ27vI7rKxcpU4dOZYZ9hkYexBo2+++f9+/2XO919+p0Tw6JjJ0hPjV4CNpGrx&#10;q5LPkpuWOMG4XS+89tj5WPAQFD52CzKlRWsiSJdBioP2OBje59Qg0IkYltJGom6dpsuGNWbRomQy&#10;ZBOjHD5W615DDj9w5N7Pv/3CioVLKFqEohES9PAYqqg7BEXGtjJRiofUrA9+l0YEYmEpJMDaevQs&#10;loSQJlaTL3Xsbc2h4ghsB4FOxLCkWoVLgYwkvWQUpjgcxM02RIvhs2SzHXXiUdl5Oc+99mx9jU+h&#10;uqIJKvsjomobwmWNAkeGwPaW/Gh/CMSiCmnJpGfkYDrVqJWKm7bzQsjtbyLaVY87EcOaaQ3UaKSu&#10;LoiSX415CTBfeFAoahap1NMzzzjppEUr10z+eEo4GCISTsweUK+oqqqtj3Qb0B0uDe1qhfDOxhBo&#10;yCNE35WoIgQ1oxJpCtpUQn0+WW0OgU7EsGYlF/hffT3ls1WL12oa1RpoJFDmhEPagjEHjvvvgw9+&#10;/sM3z774dFSJJiTkHNqJqC+IuFzJDkGIm57b3GPQnA41xlJjCu2yR7NaolIEDiIJj7FuTmf4Oe0F&#10;gU7EsNANUJpWi7Z+w/rq6jL4zDZOkhksy8K+DMnm2H3I0HMOP/Hn72eWLFuXEBkW+0hdV7t062rz&#10;IJorQbrd9rLEOmI/seEJB+trK6oQRWuhupz84AhsH4FOxLAUOqsjLbfYY0hvZ46kUpl7IjsqUMGc&#10;HFkdcUrbDa3BuGMOOfmUM7+b/mtVSZWiRpFOCclbDD3OZwm3kT2iP1yvRSkVeFtYjAl5c7SFgaSy&#10;DzFx1bDIuhSMhlfVllAWvcTokVI5Dn6v1CHQiRiWtudUvk7arUu/7K4ZpHlt8MZq5DzzV3BfdXjt&#10;hxw0sqRqwdSvp4XDYdRmJ5VC/OKn7gx4akp8UTXa6qbnlOUdT90qTuGdmNeJOGCvrm6Xc2Ml8sPC&#10;6YSnfUnhBLS3W3UihqXKihZkKbT26t3Da+tJSgOdUnFvo0ejejUWCUm+8wrzx+x/5PzF88pWlSOa&#10;1vSOjW9+ISSX12wORoOIcWgjYexmDvL4htNprzIRA3TpznRHmjet0ocfEubS12lh7dAD70wMy8Ib&#10;8cWV4XHLAlJwE2OylNtbTjF+YD6OmtUqDRs+uKAofdq30wLBKE4m7o3rAMrloSqLzWqXKbtM6x5/&#10;5zKP94XRuv1vrbs3rhNscsLRKo8R8XbvKiO9EA/Sa60paQ/37UwMS+mTES5LkQfICSOiZmJD0YQt&#10;Z4qZvHAqTrNmZGQP3XOvaTO+/XPBIlLjxqslADeXltQXdcmzOezxsnTCVhPV3oCnbxQJbkiMjTkh&#10;Jaz5jtxQY82hdKVL7+IeuhZiZTFIg8QPjsB2EehUDIssBCS1Eqc0pNlmgTrbgoDa6zKyc4kgYmnE&#10;XiMPG3vQl19+umL9KigV4ttZo9Csv7aq0JXnkpxxisGJWb/QdoQpWW0gtGbpciUawnhoUCz1V2Lu&#10;0HFb2VL2V0RjXSSysXKpboE/H9fDdtxZ3+WRdSKGZY6oLI4cubOiqqaqzfFkdLmch5+6r82qfPf9&#10;bH89csjSYdZSbAH4hrWivMYug7pbNdyAKpyhWI61tLrqoReeXPjnYouOlNIARe9E66AF07bDUx2Z&#10;DqfVGipDDIsMVWwimuRtdEwEOtGTheIF8LlSleifv8+vLqtrDNHZ+cTitK6ZQ046/oKSuX/O/20O&#10;iBWN4BI4djV/RYiI1vXIfYf0lWQbJMbmX5jgM02ls6HlZWX2Kui9fk2J+b5ozpsmwT1p583hRZmX&#10;m1VXXa8rqDbbqtuSdo5kh+9+C2ii3WMBikVSAE1bsWapYkTh/dqcsrIQO5HJe8Du/fYfdeB7X35a&#10;XVnBMiy17KECKQfq/S4jTRRhRWtFzMkfAukTnS5Hfpe86b9/7wv4yJ3TTH3Kj2YjYLM5+/TqXhcp&#10;Y/4h/OAI7BCBVnzaUz0rrAQ4Qg6s3Yr6ejJcJIRSIG3M1LOj3lB6Q8EiS9KQIUOrKjdN+3KqpoIw&#10;Ick2ceGWDYYiwc1lJd7cHBY4luqBb3k/YIAeQMc8uP/Aso3VNZU1zEcCcnXrSdatiUfc90b54sKK&#10;TTWRQBj6JiWKoget7SMS91D4hclEoBMxLIUSwFtcEnr172Kz21kol5m0fmecR4Ygivuy5HXNzs/1&#10;vvfOh1WbKnRDo6TazX6mKEuirltt+I6osFbkMhou67bgTc/QLEog6iNbF8szlsxl1tHaRuy1RQ+V&#10;1tVUltbQImLm0ybf1h0NBT6eZiDQmRjWJBFBzMxJh4GHCsXQj02DhBMh9zmc9pOOP6MyWjN/4SIk&#10;IARlNt/vyi67c7PyUfrWsEitqiUwnX/p3ZKZky2K8qrVFVR7yoLaZE3jwM9oRABxI31ze3bJyxU9&#10;IkphsOLBiUnWzkHuYAh0IoZlXIqiBlZZRhVEB3bKpk/AzmeU8siaRi2rscceux0ybuy7kz6s9/mY&#10;5rK5tCTZLNnZ3rLqDQYqP7dyWSdiWHTene4YPGjgkmWzFEURqbJNc8fSwR6AOIcjiCPH7ffsE4/3&#10;6tEbLoCNCv2WKujjvDu/rP0gkGSGbUtxmYxC4LqIfboKzqSRM6/YJrINMBcv2N8hfqalZR879vgN&#10;q9bOnjVPIzenZh+CtV/fAQsWLAwHgs2+Jgknkl6Eie2CxemS9xuxR7CqtqbUp1oiiYg0+ydH/52/&#10;vAHknWc0N1tobCdB6c+TACRWTXZBfnG/PnYb6mWwUkT84AhsD4EkMqwZO9SkkJiyeSEPVsNQFRiq&#10;KJdg7Jmnh2Nnjwc0tyTEWmXIvIhCGDSkb/ceXV9+69VoKBzjg2a8RQRD3G/wfquXbtywaV2zFBNJ&#10;AoWiKyRI8VTp3GofecCBJxx1hg0kQSnIW7ASGsPziQ6R34Dqn5P1j3IdmD/qNO8wB2rsMz6FwyiN&#10;Dj8O8pfDBGiKqkbxG0VRYSnSUE4CvzZ0RcUHTaFEZnQ2VVZPEhK72CzBKIqIgqYy8dZW9XHexZHw&#10;y5OMQAueqzh6QvTUZl7vzMZDYlH52vL1y9biCW4Mgmz20ATZ4zxw/H4+f10FMtc1WxELRWdu7yyr&#10;bHn77Q+i0XCzb5fcE+0O95B9hmbme6GQNQvrNu8wh00VePCN6aMpEJkFG5OGl/1rUPdSKAP41yDP&#10;ODPgwxAiSjgSDUWjan2Vr3ajP1IfEJRQFNZDVNpRosTVUVVXIwrieqlXXH3RvGnhZ7VJBFgIaec4&#10;IGeBCCLh6IKZS/KKsrv270JmL/KKRXqt5vKLqkXXLll97Q3XXnDlBcccdrxVbpb8AtIIBwI3X3dN&#10;2CI8/cSTLo+njUAOmZ7I0mA+aVu/C03d4nZchhtqnbOqPPgByaVAtGYOHUq5C/kYuwXmeqxr0bBk&#10;syK/rqrq1ZVV4epQVaRi1pL5FSVlctQtWsOCxeHJdOYVpnX1DvAF/GWh9V5rgWy373/AXhlZTlG2&#10;QVpsI1jxbnAE4kCgEzEsaE60qIuXrAwGN/TrOTw9O3v7DLJTFLHhrffX33nHrVbZc99d/3alpTWn&#10;Eex2VTX84ouvfDtt6pvvvJ3uzY5jqhJ+CTbilKUB4isrbm4yrOly1BiDb76AtyTfxlcybfmpUqSO&#10;+GMD0FoDobBuCUl1gaqK8lI9atWl8O9//OVwh5xKT1uasHTBIkXwCWnZXsHtTbPY7WnZ2YWltatK&#10;qzf3zu9dpfh8NaLbWV5RpvtqfWeddeSgQfs7EJsKKyE/OALtFoHEM+w/n0lo5si4wgoRmvZ3Ooee&#10;2kaHKbhOQZyMP4NGIylsKXM1SmHm7EDCCteHX3nllaHDe+8/8hCoVhmtMMPPFuIbhTghtVZs18x2&#10;xH9LuIaiqejlD1/PeOPDiffcdVfXrsgzC9cdDJAVr43daNs4VGSygvJ38pe/vv/ak2+8+aonPWNH&#10;C2bLgZjnNPbNdLRquNDsO6UUIPcvEjapDzr8yCCQ0uYd2lZsy0Vy3aXUJJS4kdw2yZGAuZ8ZWk1p&#10;7eIVf/btNTi3CzE+JFm0g/05zqWCOkrE5nCS3lRTZRbsq0Bzio18JBioidTW+FasWFpZVeFTauqq&#10;/JLNqcl1G0pKXGKGPc3hr6+vqqrPzPRuLq3s3jN7+KB9+w/Y0+u2O9NtNk9uTprTZgdWBBdYPhL1&#10;22V7xAiLYpokBIM+SzgYlj0Rt6sIGmJeOLLdcgvvOHt+k60laGifiUKgohi3stot2FtCeUf+mOAF&#10;Ylh6/uPS2/6TWE0e35KeYDnZWLr57befT8sZatcrjzz0uMIuuajujTOtTKVonkzmGnQMpbdFstIh&#10;Y/cWpjDoCslEtnbt6ieffOz0Y84YMXoULmb8bYEdbEdrStE00dCmfPXZe29++NILz2dkZ+6EYc2e&#10;bDkv5o+0B8dbitSezM+MvarwJ1AsCpQb9J2wZHiaGW4Arzkq0mYy0RRXmnnHNSWi3HD9v6Z+N+WE&#10;Y8665+5b7R4H1WhEonFBopY1zVdVh8q8EUmtq6xZv2ZTfbCqZPOqkM+ekWavqamtV2sF1Yl2ZKe9&#10;S9cuuXkFguhGnFue5Ezr3iUdFKpEJQm8LHtyJYfDjaC4xsJo21VHbA0IcNbMN25864E/3ByBNoJA&#10;yhg2Vvb4b+sQCWCmzz+TxSBaMQNKMp4ocAss1zDNrFi+4rOvPv3of5NKN5U8+dSTxx93HCMU/CXm&#10;u8US/+t1lbVV66qK+hc43U4kJdiytAE4CLrGSDD0wpMTM7qkn3XG/4FHoHIklt6xOR6EBrL+atqH&#10;b7/7xbOPPp5TlL9DhjVVmA0K0BiPxlSiuIsIad/KXKuwQQd14jNjWvwEURrsCYdffFUEQQIfCxBq&#10;2YtNU9EuzEggVihecYVSXuW/4pKL586bvcceI558+pE6f9XK1ZtKyyqtEc0fDFVsrgj4A1ZPtMLn&#10;C9cFs3IyBg8Y1q2ouKBnTm5m18JMrz1DlYUcSj9NtnRTjcteRaZWwSJEDSQcJ1JnoXTMwtU8jep2&#10;X5Zt5Gnh3eAItBSBpDOsKTyZwe9MMQAGIQtJrKP0I8s9QrEA0j/tLc0cz5aP5ZaXNP5eVRTcqap0&#10;428z/rh1wh3RaOCV114efeBB7AT0jsiASfR6bU3d5RdfumLpsv+74LTLLrvC6SRNa2Ob8CQCkWDn&#10;/OwTz6wr3zjh+tvcBemUaYsJ4TvyxDIrh3/xxZTnXnr9zZdfyyvckR6WpEsmDtP22BTDSayG2wNy&#10;xhClwv+BICQvJtEIhesFTYrA8UnD3t0Pba8ekXQwvcvQkWhRlCP+oEUK+/3B+fNXVIfXLV60vnpz&#10;uShjT29Hptjff50ZjoQdTmdhQV4wGAoGw1a7fc/hw4buu1uWO79/4QBvpkuptji7O7t2LUr3ZFgx&#10;TISkEZVDKsa7CBnDSDXBlA/4gH9WqhzBikmaRXfMl2fszdnCPKrm2JPxxm3mouKncQR2HYGkMywo&#10;IxwKVpSV++t9cJKs8lVXlFf6fUG4pTqd9m7dCrsX9/LYMmF+duV6sNFGmTnTSN3AtkxzyDSOsZD6&#10;hkGz39GmHleBg0zRCT8ibTbJgOR4qeIz8xZgch7t/9V1pXUXnH1Wutv+/LMvFBYXMFZFAAIkWfQU&#10;tKNWVdVcdMnFGzeuO+yoo/99y7/cae4tPJnIxZeV5hamTfvmuZeef/Ghpwr6dDFlTki3dDsiR7ZJ&#10;38LNFlfBG+mHn+c98/SDb06cmJGR0Uj97AXEOkg+pSBOFW8aCM6mVpfKiNGWnRgWhqWlq5b8+eci&#10;pTJUU14ZMMJrNywJ+PSaQB0q2Pqqyvv26qdHdZ9SZ3dkpNsMRbZWbK7P8KbB4ZV8NgVLbn72gXuP&#10;zijuKrmMxTNm3XbX7bgx/uRyO6H6hKi5/7hxp59wxiEHH5jmSYeahIZFZcWYWE1AMcULc8qCpgFE&#10;ijPIoSr2liKvjAYRFpQLbS589dgkscQHzXfY2BIczrC7/pDzFloRgcQzLOMLxIaCs8CocN0xZs+Z&#10;/dJLr+42sH+O11u9sT5qRNSQZnU4vB5Hta/G569ftLKs2O125qW5XNKIEUPSXMU1tZVgzt5duocM&#10;n8fhTrNnbqypcBpiWFTw4Ge4s1G01SM7fNFQWpeoEHK43bkOt40kYTztVuSOIq7TFV2kOkpEsowD&#10;8aQrvvrAlVddffqRpxx2ylESOIJKzppqStJjkFxm0VesXRkNBPr2G2iz2SQBUqVsRc5uRUXpA2IV&#10;krut1RXV11175fHHnXj0CcdQDXDBgP8m4hKIbmBYl8CW1rASgUIxqoAALWo08sILT33wyRfnn3dO&#10;cWFuZbk/PT3TY3OuLV+xYXO1EggJihHU1cxCiyznRQIBb2ZObrp31foSiTQARtAfiEaUVStX9O83&#10;dLduXS3uCAxQopiBHrmcDkdWWpf87D2H7WuoRtmG9S53dk6hF0XIN64tL+7ZVZYpxIDZFqkQDgT2&#10;mrrqu+68+38fvC9K1pNOPemoI47csL7k11m//jD1u4zM7Gf/++zu+w5xyHZ6dZHFDAcBaFaN5JTX&#10;io8rv3W7QyDxDMsgIJYNByJVpVVFvfJ9/mBpeVVmlsttc1t0SZIhUtEDC3VBqNZXFagsr6nG86yG&#10;Fbi+O+y2ZX+uXbl8WV20osBRbMspGjTGHlkvraoKrVw4X1crHNbs4XvuU1q1KVyhqHJU9AZCJYJk&#10;E20uRzRo8QulcBLIdRXmFkqbKhQhGrSKsj1LznP2zspxufPDi2ZveOypx6+45MZxh4yDoFhTV5ed&#10;nuHMcNgFO+gYdGtFchYJRBkC20qGrJBYBm5RYY2rC1b5QwEtINs8NjUaev65lzbVlt5x3a1OQS6J&#10;Ljfqcw1/YM7KGfa6tLTutvLS4JqSDaFAeFPZBkGzQuTz11Ru2FgyeM/h++0zOFAfDPkVq9UWVSOe&#10;NGev/J5DB++xobz897kz15SsVmp83oysXgOKI3pUMkR/2NK3626etIKBe/Ua2rsHRkoJwAXY3Gwk&#10;t7PULeYmHSyqWzS8Yph0D68C8GpMhGcyNfwB1HXrSt54a+K8eQsOGXnwt7On333XzUMH74MW4I66&#10;btE66A2Wr1rwy9zZJx9zwohRI11OD2klKLogpufhDNvuHnLe4VZEIPEM26BjNWrKa1YsWL7X2H3w&#10;1GswJpHfZUwpx6oKQodHYazgBfIqYmZ8ZhjRVVbiRdFVstOIdruTvKdUi6hEgmgcjpeS3QbKo4BM&#10;thkXDDhkkqilKZDhqgxNlsJpNYGqNZVrN61dBwVvRAuIij2roFAPqz/OnjHpf+/2GNC/ICc/zelc&#10;sXbtHv0HOrKk7kXdquuC4ajhtEijDt6/Olghhq0uq1eN+svLgj61LFBnWbDy19rKmkBA69232JuZ&#10;+cO3P20uKendt1fv/ruJwaDdIm0StBwxw+owrOkevEeGDeiV7ynOKHS5QmlG9zyvFr3x9hvOvfic&#10;g8ccSv4TiF9C8CUpgQWb7JRlaAnESDgSUkMyGNliwFdfgs7BMFC7xmmVocrAjp2M/aRAYJ4YpBkB&#10;gZJViTEgGbdMLy7yiiODGPTLUN2SwgE7+EgwMul/U15++/kB/YbedMu12R7vxInvHHPE4T1378EE&#10;eVaKV9BXLF/w/DNvVkZ8Z5528uh9DgShm0Y8mrVmh2a04prmt+YItB0EEs+wjESxsRVrq2rWLFk5&#10;dOReMVUcKeyIDulhZy5OZtI8K6kSaLvOeIPZm5hPEglhjCtY0BWYBm2CqSXBiELUJV0opXEhMzrb&#10;uBKlIKegaNF0OGCR4o+SsTLiVkFWFOkOE4xgTP/u52defuK6q65xON0Omz0YjqArWhQVZoy1q9cE&#10;g9BeWvsM6hkNOWSxMuytcyp9o9ZKm8UVrlXQjMPhimpafnaaOy1zzfo1Lzz5VGl55T133dln4CCX&#10;6FTlSLrsgSxMib5JvQBdBRn/mYrYWLd843nnnf7QAw/tO2Z/5hoMRqOXCjCA7Yq6ygqSMD9hdEeB&#10;Rprk/JgpifmxktYT0LBXDzmtMiUndDIsrTYrQ84wNsNXTesiybjkSVBRWvnllE+/+u7Hs88+Y9R+&#10;o9K8dsViq9pc6k1Ld3pdzLXLDHhF+1Kgoubuhx5YtmjBZedfefBxh9rxSmOq4kaPq7azgnlPOAJt&#10;GYEkMSy4A7YrJH/XZDuiHrcMLvgbDfAAaWrBFSCBLTz8GWuYZmgS00zaiV3GXBHATczAErO3M7d7&#10;4m6zkS0CGRouYiIci+myTP102txlv918462yzcmcR8lAz2xZZOmKGdlMd3445Vt0bO8ZM5vBEkTb&#10;THXLhG/DmDn9l3uffuyZh6/v1Wd/9oqA4pJONM1cpg8FewsomiiXrFl67Cn/d/v1t5586omQW/EH&#10;cuw3812RRzD2+PTGYcxLoitdSDCwUALTesZ+RofJM5buQzaoBg9jk1EJAHJIMH2NWfsQ8X/7ZdYn&#10;n3+eV+g6dPRRu+8xlJnjSIsgUppc8g1g7yF2ayYY4+qS0rLHnnlo5rQZjz70yP5jDiD3VE0jixk8&#10;CFroFdCWHwDeN45AUhFobjx+CzpBHMBiB6yiZIc/vylikoeAaSdpPPBLnIIdKMv2ZB7gDTMjq/kT&#10;HITISvP3NfQjtc/+GruEYhW2aOSf92ItMt2vIGZlZfXrNljX4cNp/oeDDPf4aqUa3uAQCf5MMAHB&#10;WiZbbSJLqsUybFF9b3xgvWXer6LQo0uX4IbSuYsizAhEd2DdbegZfWcDx0BIokW4qAcmQBpCzMm2&#10;cWzY+uPXMMxRT1hP8dGEgbSrdOeGn6EngKaVNYsz0ZMYRIyxYxPKLI2o/Cjo0ei3X//04GP39x7U&#10;48KLrx06fA+oHlgHMB4aO92H2oIWwmyQ2sQbp6gg75orrho1+oBX33lr5YIV5CxGEQnks8EPjgBH&#10;oJkIJIFhzTvTNt7A7tT032kLh+nPNRD+nvvtCRbd9S5BorSmy31271FbtX7nSRpZjijVLRWke9Pr&#10;A34zpmDXO7DdFljDEF0R+KtroeCUyV8++t+HDh5/4Nknn5bl8uC+jf6pf3sl/6MhEuJ1S/ei7ldd&#10;c6UmRm+6947FK5eR3I0NSWtWckwSZrxZjkCyEEgA0WzTNdO9kwxQTL5KHpW0FBLTPOR2WXt27waX&#10;2ZZevp3zBSPT6959j2GVazdq4SZyEgrIE+XQc7zpyVZlEm8KCNIVQuHw/6a+8exrL112yVUXX3i1&#10;x51uamIYyTbhzE++a8zPtai4x+033gIz3AMT7q0vrwW9NpGwPAGw8iY4Ah0HgaQwbIMUS080mWPa&#10;xmEahqDEBccx69OuHmSqt3j2G3CILxKorPDtpDnT79aw6oUZ+W6Hk9nxkifak0Y6FIx8/MaH/3tz&#10;2l23/fuYYw+3Ox3k0WUqhZmSm/KR7/ggnTJpY0hz3bd3/5suvdlf5Xvi6Uf81VWtWslxV6eMX88R&#10;SDECiWdYU3loykqpF2AbQqRiVMIIhSBlkh2Fd5E61YyU3+WDtMtOa/89ejgc1p9/+ymqhGHRghMZ&#10;JfXbmr9YWVpDqdcD4bry6mpkSMFpLAUC+avF1xFTDjW/klER5STgrYZ8r4YGZ9tbbrr1vUkfTPj3&#10;raMO2E+moC7oW+WYhpfNzk6yKLC5I/U4tORI2GK12/YYNfSiqy/9eMrUTz77EMNjVkOEmKH/ZpYD&#10;fnAEOALbRyDxDNu6SDdugSkHFaMe8ohidiioJsnWT1a4BInVLI2NO801sP9ua1eti6KsjGl1It+s&#10;rW6BDTcS/XszPILmqfb5YZBHXIPpQsE8JeI5Gl9j7AVCQ1UR6KojaC302mtvLly+4Korrtxjj312&#10;JSck89WIOd0edtD4Cy+65K3/fbp68WKWH0eFSx1FECcKzHgw4NdwBNo6Ah2NYf8OaYcspyF4lyaA&#10;5WQxa59AxCOfJ8hgCZgZ1jrEw6KcvqvXrlqzbjFyE7C4WyK8xvZJVEX0P9ywJIsnU44GVANJCmJ+&#10;UXHy05YCLMmwdEdEnWklK6pefv35T7/6eMLddx161KHkUJuIA68O2SGdfeqJo3bb//6HH924tgz+&#10;uxTuQcG4/OAIcAR2iEBHY1jaucY2ziizByKlLAJIrEWqT4osNQLRSp+/SokineCusw+TQeHY1L0Q&#10;IWS/zf6eKj8S3dG3Rks989gCEUHgE/OyvXIkABUBq+kdK3gVx/JsFGBjdkWWbHvNqtW33nnTLz//&#10;8sADD47cd7+t/IjjuMcWl5ihDem5maedd8qG8tJX3phY66tnIQgsrowfHAGOwA4Q6FAMi0c+ElWW&#10;L1g859eZi/9cuHnt5g2rNpRtLAv7fcRw2KpHhDk///rX6rUSCkDFuz3/G0nkeGG5UIp7FQwdttfM&#10;6UtDqKiKVGIhUPvWzEMuUuRSKzvyS4Ibg1EfwswohADydLPLKW4zgya34uWBfwhA3rSq9LkXn+s3&#10;rM/zzz679557STLcbmHNS4yIibA6eAGLgn3A4L7/uv7mTz//5NH/PBCsrScFDL3RWOVD+sefM44A&#10;R2ArBDoUw4LVkA2qvqJ+6bLVK9YvW7+6rLxqSZ1vo5UKxugUqCvp9atC/s0+pEdJwEJgibaYVtdq&#10;j4oLF8/buL6sOrTqz5pVDUFpsZsgYpfl+TO8croYQU8oKIzZArdR2Da3U1CBUqIByMJo1CKUlZU9&#10;+NhjfkG85Pxrc/K6YLww6FH0AsrbJuKgrBIx/zvpwJH7n3bUcR9+POmNN96NIjVtOMz2DdDNIklO&#10;Gy2+nQgMeBscgXgQsE6YMCGe69rqNZC2CroU9RnQt3e/vl17FOYXFWfmIHGWm1Wchl5AWVq/zh62&#10;9ejVvSG0Kf6RsCSwFLzrD9RMmfK/32fPRdqWPG+3SImf2meJYs2DBcKSkDf795kVVZFDDz1cBOcz&#10;GdN0u2hpJ5jSgYRGZNiqW1/74aRJTq/zoovOK87PY/FgLW6wyQ6YBEtBYLLUb1gR8tJ+88O0/Nzs&#10;Pr36wrmYFAasvHfzk8A2eUd+AkegAyDQ0RiWYuYlXZYdNjABwl7xRURqKPAYlfIWdNnwRSrLqvv1&#10;7UFZrneZiZiy1bDbXN37Dvnpt1lzf5+5cs1qLU3af+994ejUuD7MrAYg+Flz/yypLRk/frQTWRHg&#10;7UCJBuL0zKWsMIa6fl3lQ/c+4LPVXnvVtQU5BYaILImJj/LY2vHOcNqzhg7Yff2aDZ9M/bJf78H5&#10;+TlmBC5LQJN4cu8AjxkfQqdFoENpCZg0yOIA6EBUEmXlotQp5OHP3AlEI7sHnFi1COkMSY+5KxPP&#10;9I5MkBSNXj2Lh/TrX1dX9/uvs/WKf2yWSYgl01Z2RkZBltuiRBrS1pjqghYfdGNBWV9Scu+Dd3Yd&#10;2OOGq27xpnmRdgspDJKnDTU1v8AYKpfMwqxrrrh89PC9br/r+oV//Ul+ZwyNFo+EX8AR6NAIdDiG&#10;jSWOgb88crtQTReK3WV5WxjJWrNc/TPSclG0K77kAA0swxYFyEw3ykpK6ivrkJ81J8OJNqGZ1FX/&#10;ti63zKQFJwNZUV1WN8Rq81VAebqarSJA1QQNVWIoY1kUN167fu2Ee+86YPioKy6/rCC3ANEBLKyA&#10;MukkacU2SrLIOwNM83sWn3feBcWFxW+/+1FlZTXLTcYq9TKrFyWr5YSbpJngzbYfBJL1NLYeAo0+&#10;8FtuV81fkoLSZnMM22sPt8se33628SpKOBtR16xee/PNd3z14/dIMT565MGoCADeDGj1lFdwi4My&#10;DiJrrWiJKJZ5c+aikjYLnGWCdgvkaJYDlxFZyfqS+//94KBew048/TiH2xmLnosZzpK7T2/U8wLN&#10;4p7db7z66j8X/v7S0xN9tQGWOD1Cm4YWDKr1Vgq/M0cg+Qh0PIbdIWaNRhi3x4aUhPExLCkiYjHB&#10;IjIg5uXkXnvZFSg58+lnU2pqK9AoxLhgAHlxt2JYtnNXrYY1aui+UFDRImbWQpLyms2HqMgNGRws&#10;G6gL/ueh/xZ163b5lZekeb3kV5DawyzYZapgBkNRcOOdn3z+4aPPPQX5FXI0i6PD0QLxPLXd53fj&#10;CKQOgU7EsOaunikHdlVjaEaOIYus05s2bOReg/vv8e6TT//7gfsD4aBslft16eOQtnKTogIvMEJZ&#10;dJtddDvdLEm4KcM2m1/JEwLVFfQ6f+S1l98IqTUXX3uhM81FNNcKcVWxml0YBbQw+43e///OO+fX&#10;X3+e8d1P5JIWS6aeukXM78QRaLMIdCqGNcVGU278m9paau9qDMzFXhg1sqH27NO3z0lnXpSVgbo0&#10;7pFjxhx86jFW+W9HAkakdGNJiGR2NSS3TVHCMfmVfMh2QrIxJ35GxobN7ggHff955IE/5v1083XX&#10;dMkpZn5Z5OWb4uVFblkNmX0QMee02y8484x+3Yvvu//+X3+eiXoOzD+NW71SPC38dm0RgU7EsMy/&#10;36w+QEUEGmejpeqCxvNh7WGGJRm5AU8++4TnJ7448Yk37/nPk/169d2GNaE+JUOX4HJEiuFAhluz&#10;UCgqXrgTcxDcu0jpquuRCGooqPU1vheff/v3n3686Pwr+vcfSndHSQJW3iHlKyv2rmI8S8NJz8q4&#10;9do7uuYV3fbv21YvW06dRvqwrZXRKe8kvyFHoPURSP3D2fpjTlQPGnIC0JbZ7nAO222PMceOHNAj&#10;V9rOtp2SkYNn7WlyVWUZkreyyttmR3Yiw6JlZLBSBUNBvpivp3z95fTPbrnspgMPGmXW5m0Lh5kK&#10;Eblvu/Tuesfdd3Tp0u3DaR+FgrVUSqwlOpC2MBbeB45AwhHgDBs/pKb3Eui1ISWumXxWYjXKt2FA&#10;M6mhmJGdlp6eY+jw1G3OfRlHoUq5Lj7zxFNPvfLMTdfcOP74I1Getw2RF0nj9JpAjZl+g/pdcPLp&#10;v3w985vPf8RLgXtrNWeO+TkdGwHOsPHPr6nA/VvJQCm0WE1YKti6NYMiAAsn69jPW12yE95apLFo&#10;yJ+9wx7QJVo4orz11rufTP3suuuvPXj8AajMyMTeVPsP7LCTMLQh8QwND1K5uOfoA3p17fnSWy+v&#10;Xr6peW+R+PHnV3IE2j4CnGFjc7RVKAHjviYtYNsocMnuxIrLUjzu1iIsC7SiJC2oEpae5QrVR8wc&#10;i6Zbw5YHKx+Av7HaAQL98P47Hz7/7FP3TLjz+GOPk2QXooBZUu04Y20xKCZ0NkuEbs7yxRDQIzL4&#10;sbIIXq/rmquvSUv33vfwnZWlJdAjw3GNlX5I2B2b0yt+DkegjSDAGZYmwnQP2Mb81XILmFmK3Gxn&#10;G2ChFtCQD9vpciPaYPXqNWYKcCq+sJWkx9wcyKlMQPpwnDN5yucvTHz6/nsfGj1mXEOJc+ZBEG/4&#10;fyQSDgX8LBfWrqfHJehMf4ZYaXX60egzuM91F125ubzqyedfqimtsRoRBa5qFOLFD45Ap0OAM2wT&#10;U96kJNucJUNpEcA9OmrM2K2i7HI4KXIAHgX0davYM1b9HIUSEB2lzfj+h5efee6m668+5PDRVtS+&#10;ScSBiAD8A4snwwPBTDuOOj3D9xt+xLiDP3zv/a+nT4+EUA6B0jcmovu8DY5AO0OAM2xMENti3rbi&#10;srilxW0WAvPDFxQ9XO0rj6iqmYqGfrWNPoGoWFJU7ccfv3n9gzdOOv34o448ySo54k7UvU03kPEL&#10;bg9UEjIJWlIyd8HWZ9Fku3T6uacdNm78ux+/Pfv3OVoEo+IybDujBt7dhCDAGXYrGME7KBmAHXpC&#10;wG1shEU4gFV1n69u/br1oDkqgxjT9W5rE9M05aspX/zr5jvHjT387HPOs7ttkGtNJ/8EHclgV6Zs&#10;EUgVwuK9xIKCLjfe8i+v7Hrw8f9sri43c5slqP+8GY5Au0GAMyyjhoZDo0Nnln+ig0RREctyCKMW&#10;PLns3Qt6SXYq0koJvKkAlgrrlqZFwe0UYaDqP3z13fOvvnjKaWcde8SxTocb7l/Y2MedRnablci0&#10;xI3K4gQvU9jykM1MlGyU00yyFvbseu4Fl6xfveaNt18NoJAPqwHOyoCjQANn2wSDz5trFQSaJArO&#10;sH/PSyQU2rRmLaxVLBiJSDdRKgKWWwvEpiO3lxIxUFsLJn1mIGKFGuHupMHeblRXb57xy4ynJj57&#10;4F4HXXrB+ekZaa2yaBJ1U1QiO2Df4dfccsH777//ymsv+SOqQfpYVhYygRJ5orrL2+EItBwBkyJM&#10;v/jtXs0Z1oSFyBSB/7mFRaj+glSrpqCXOBnWrHcowpBVH6gXrQ6SSU2nWZahIKoqn0/66Jqrrrnn&#10;vnuPOvrw626+NC3LwWp0t+tDlN2uk4867cyTT3rpxTc+ePf9cBDhv8jIRa4M7XpgvPMcgRhxNBAr&#10;Z9idLQkzZzQoz+4C9xHtbRtNsIsLigiWPEI1IRLVg5oRJEGZfFNpu4zaBKtWrZzw4H0/z5xz+vkX&#10;nXPm2TYXpFcE37ZvSQ9V0QBbRlbeFTfcfOQxhzz84H2vvDQxEvZBXocku4uI8ss5Am0EAXqOdV2J&#10;hLkMu8MZMV2XzDpTLGqApeBKnK4QcU8oykV8ajU0LSLb0ij7DHlrkSZCVUPTJn9bVlZ96hlnnHrs&#10;sTa7GzI0mbYSad1qhdUIlQhw1UVbujvtxqtu2mevfV569aWfvvueUGCvF/Y/q+jID45A+0TA9H/H&#10;0yrJNs6wO5tDEyiWPTZmCEqUEpYpISAgU8QAXnWyaPWg9i05vqKslmhElc+nfvT0C4/tNnjANVdc&#10;koaoL3jNUh/gMtu+DxNSGowo5hYU3HTzrUU9uk645z8/fPszDHpI4QirFxBBdZz2PU7ee44A/BS3&#10;qHy6JR58s5aS1UGVAklSUzWjsLggr2c2S15gRejWH/P+fODe55AP5qabrirIK0wkradkZM28CZwL&#10;Bu7e/7Irzqr21dx+5+1zfpuDso2hcEjVWD10fnAEOigCnGFTMbGorkL2LB3eAj7RsGW4PKaFCylT&#10;fv3t1w3r1hx00PjR+x+ybd7uVHQtZfegKLJDxx5994PPqap6+dWX/TR9hiTKqKlosAyz/OAIdEgE&#10;OMOmZlqhbKSsscGQD4oCKylhKb7UH6j/a+4fGRmZV1x5hcMpdejsKJSAweFwnXTUgXfdf3dYCd8x&#10;4Y5p301T1BAUBamZA34XjkDqEeAMmwrMqaaKAI2run7hhrVr14dCYRWBBqrxzbc///Lbrzdce33P&#10;nn2M9q943TmUZooYRCIcNmbcbZfcXFtbfc+Ee0pWl1EFMl1BkXKkuglFAr7aykgw4vP58Bvu1JWK&#10;1cnvkUwEOMMmE92GthEkBmWjXRZ79etdUFgQDamocbBq6dqXnn/K5vaMGDsGCQDxG63tZH1NAipQ&#10;MUNIB8vaHPaTLjjthptvVDR1/tzfInoAubdYwTNtw9qNjz36303rS10uKlEOr7kkdIQ3yRFIHQKc&#10;YVOBNZW9FlCrS9139L7333tHlx75cMVasHT+kiVLRu23X6/uPVl0g4b83KnoTevdAyIsJWy0WGxO&#10;6fTTT7v25qsmvv3y9G+nQ7y3wEnW0FYuWj/9p58EuwqBl0KNuf6g9SaL3zkhCHCGTQiMTTQCAZUU&#10;saLd4XD06zPE5Xapqr5k6RJEkR1x0Hi3nXnSdXiJjXmfwQsNEV2oiyNGhOPHH7f/Xnu/8Npb07/+&#10;Hkm6Udpr7fqVkh15xu3Mv+0fmcdSMVf8HhyBRCLAGTaRaO6orS08Q626CIuWqKnR8rJyu8NV2L03&#10;hW7B/xXVvjv2ptiMLGA2vqXzF3455Sskgrj6yhuKC4sfefrhub/NV6L+5SV/CYbdaoGKgGKGty3G&#10;k4q54vfgCCQSAc6wiURzh22xCitmKANVmNGUWp9vyarlOvxjVVQMZIm4qdZ4R9YSUEAHy5HB8uBY&#10;lm1YNPmzTyS7/ZpLr7aJrjvvvmvWnKVLl6/JSUu3o0o5PIhZ7ciUTA+/CUegCQQa0++1FCm+gluK&#10;WALOR60DQ1bz8ruO3Gv/3r17m4F3TBXbkQ07jbnK8KbpO3hAhrvLcy+98vHHk7t0LXjy6WeLdyu+&#10;5LIL/pozv8eQAY40u87K8HRwoT4BS4k3kSIEGh/Slt7POmHChJZew8/fVQR0I2Cp7Vnc/eyTz/Tm&#10;Z5iTZ7bZUWO6GkfHcmsJkij27tuzrGzjyxMn5ntzRxyw7+4Ddvtr8cJNGzadf+4Fuw3sj/xm9MpB&#10;zjNTs8APjkCrImDKB3EkhOIMm/J5g0pA0N1Wa35entub3lDWMJaLtgMzrLlAzQGCOB12W4+hewYq&#10;6t/86G0lKBYWFK3atH7l4mVnn3BGtz49GKea5c04vaZ8ifIb/gOB2LpFOhESEVogCXXwnWlbXSpm&#10;AQUmmyWUQeJ+06YYKLPULZLfVJVsevWjtz/76hsjEi7bVDZ675HPvPCsp1VTj8chp6QYvc55u53p&#10;0Cix0t91MxQlKskyo8G4X88s+RsOTUdKFzQo22xoUIlGIBJR46xlFiWjoZ6Hqir4jc1m/+fUcIbt&#10;gMu1kSMSWKYhsTDB+Zeq6LCcL76K+m+/+fmbX37IdaVfdOn5xb27iq1q8TNtGluqbhI7dt5afAiw&#10;Vb398hjka86Sj1KlZovhr6/3pHtxl7gLKpsLgCpKaapVklViWPvfhoQYcaMiNFVFAgUj1QbOl7eX&#10;wJAzbHzT3XavMhWd8emMUjYqMCweBggFiCYWVQqPDSuKzRDtHodZcCdlPdnmRniKUAoTT5TdiYq8&#10;Hdm1o7UQju++eBljXmhtmwU1txBOkVAp4g873E7ZDtGSQrDhBeh0I7lSC/by/1wG20gnWxqit9J3&#10;Mev0lr/ZpinOsPHNeNu9SolEsDhku30XtkhJHx3LvY2nhapDGkYUObl1iy4RseL1gO+tybAYfCQc&#10;wk5QkuSkA8Fv0DwEsGDCwQCESjiigGIp1q9BAYAad3XlNZk5WW6vhzlQM/Fip6zXnHv+U+G2XfVR&#10;kzolzrDNQbutn7Pl+xavetofUXnaXdFDJXfIVGsSTwnVycHjIrLtHbxfiXHxK3gOJ/f2O229Ud/X&#10;pl5Rpu4i7m1vK+KZsFs3TAwVaN7KrRGLhvZt7G1tQhS3+nWHnd2Rwq3J1cIZNmELgDfEEdgJAsy2&#10;1wLNYKMqEJRBVd6h81MVpH/s1CTbDlcYZ9h2OGm8yxwBjkA7QaA1t2PtBCLeTY4AR4AjECcCnGHj&#10;BI5fxhHgCHAEmkSAM2yTEPETOAIcAY5AnAhwho0TOH4ZR4AjwBFoEgHOsE1CxE/gCHAEOAJxIsAZ&#10;Nk7g+GUcAY4AR6BJBDjDNgkRP4EjwBHgCMSJAGfYOIHjl3EEOAIcgSYR4AzbJET8BI4AR4AjECcC&#10;nGHjBI5fxhHgCHAEmkSAM2yTEPETOAIcAY5AnAhwho0TOH4ZR4AjwBFoEgHOsE1CxE/gCHAEOAJx&#10;IsAZNk7g+GUcAY4AR6BJBDjDNgkRP4EjwBHgCMSJAGfYOIHjl3EEOAIcgSYR4AzbJET8BI4AR4Aj&#10;ECcCnGHjBI5fxhHgCHAEmkSAM2yTEPETOAIcAY5AnAhwho0TOH4ZR4AjwBFoEgHOsE1CxE/gCHAE&#10;OAJxIsAZNk7g+GUcAY4AR6BJBDjDNgkRP4EjwBHgCMSJAGfYOIHjl3EEOAIcgSYR4AzbJET8BI4A&#10;R4AjECcCnGHjBI5fxhHgCHAEmkSAM2yTEPETOAIcAY5AnAhwho0TOH4ZR4AjwBFoEgHOsE1CxE/g&#10;CHAEOAJxIsAZNk7g+GUcAY4AR6BJBDjDNgkRP4EjwBHgCMSJAGfYOIHjl3EEOAIcgSYR4AzbJET8&#10;BI4AR4AjECcCnGHjBI5fxhHgCHAEmkSAM2yTEPETOAIcAY5AnAhwho0TOH4ZR4AjwBFoEgHOsE1C&#10;xE/gCHAEOAJxIsAZNk7g+GUcAY4AR6BJBDjDNgkRP4EjwBHgCMSJAGfYOIHjl3EEOAIcgSYR4Azb&#10;JET8BI4AR4AjECcCnGHjBI5fxhHgCHAEmkSAM2yTEPETOAIcAY5AnAhwho0TOH4ZR4AjwBFoEgHO&#10;sE1CxE/gCHAEOAJxIvD/Yc7GtSisrlAAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAH24ER7iAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAMhu+DvYPRYLfVTtuENI1TStl2KoO1g9GbG6tJ&#10;aGyH2E3St5922o6SPn59f76ZTMsG7H3jrIRoJoChLZ1ubCXh6/j2kgLzQVmtWmdRwh09bIrHh1xl&#10;2o32E4dDqBiFWJ8pCXUIXca5L2s0ys9ch5ZuF9cbFWjsK657NVK4aflciIQb1Vj6UKsOdzWW18PN&#10;SHgf1bhdRK/D/nrZ3U/H+ON7H6GUz0/Tdg0s4BT+YPjVJ3UoyOnsblZ71kqYL5YrQiXEYkkdiEiS&#10;FW3OEtJYpMCLnP/vUPwAAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0j&#10;yCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyi&#10;UjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7Taeg&#10;fzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YK&#10;AQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAmsE9O1QDAADtBwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAA&#10;AAAAACEApnB3PsGcAADBnAAAFAAAAAAAAAAAAAAAAAC6BQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQ&#10;SwECLQAUAAYACAAAACEAfbgRHuIAAAALAQAADwAAAAAAAAAAAAAAAACtogAAZHJzL2Rvd25yZXYu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAvKMAAGRycy9fcmVs&#10;cy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAr6QAAAAA&#10;">
+              <v:group w14:anchorId="6BF06274" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:117.45pt;margin-top:252.4pt;width:217.5pt;height:173pt;z-index:251666432" coordsize="27622,21971" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQBXW7MfRAMAAMkHAAAOAAAAZHJzL2Uyb0RvYy54bWycVdFO2zAUfZ+0f7D8&#13;&#10;DmmjtawRBXUw0CQ0qsHEs+s4jbXE9my3Cfv6HTtJoZSJbQ9Nr+3r63PPPdc+PW/rimyFdVKrOR0f&#13;&#10;jygRiutcqvWcfr+/OvpIifNM5azSSszpo3D0/Oz9u9PGZCLVpa5yYQmCKJc1Zk5L702WJI6Xombu&#13;&#10;WBuhsFhoWzOPoV0nuWUNotdVko5G06TRNjdWc+EcZi+7RXoW4xeF4P62KJzwpJpTYPPxa+N3Fb7J&#13;&#10;2SnL1paZUvIeBvsPFDWTCofuQl0yz8jGyoNQteRWO134Y67rRBeF5CLmgGzGoxfZXFu9MTGXddas&#13;&#10;zY4mUPuCp/8Oy79ur625M0sLJhqzBhdxFHJpC1uHf6AkbaTscUeZaD3hmExPpmk6AbMca+l4djIe&#13;&#10;9aTyEswf7OPl5zd2JsPByR4cI3mGX88BrAMO3tYKdvmNFbQPUv9VjJrZHxtzhHIZ5uVKVtI/Rumh&#13;&#10;MAGU2i4lX9puADqXlsgcrTCjRLEaksdyOJVgBhyHLcGr28NCTjea/3BE6YuSqbVYOAPVIkDwTvbd&#13;&#10;43DvwFUlzZWsqlCnYPepQeEvFPIKO536LjXf1EL5rp2sqJClVq6UxlFiM1GvBNKxX/IIiGXOW+F5&#13;&#10;GQ4scPA3gA1Any1ElE/AQgoOAvtrSU1nk8nJZJBU+gGailwMwgBp1vlroWsSDIADBlSDZWx743o0&#13;&#10;g0vPYQcgIgOeIHXcN26gC6MDwv6ppe5KZgQghLBPGkjRF50G7kO/fNItwVRstOgW2o74FvN9ucP2&#13;&#10;P1A1nU4DJ+iy8Ww0GQ1dtuvDPdJmad+Gu2b6R85QTV3JfFBWIPOismTLcI02pfSiL8ieV6VCDZQO&#13;&#10;uzpJhBm08ZBUsHy7ansGVjp/BAFWo4Rgyhl+JXHQDXN+ySyuYUziafG3+BSVbuZU9xYlpba/XpsP&#13;&#10;/iglVilpcK3Pqfu5YaHnqy8KRUZIPxh2MFaDoTb1hUaK44gmmthgfTWYhdX1A16cRTgFS0xxnDWn&#13;&#10;fjAvfPe44MXiYrGITt3VcaPuDC6ccRRqIPS+fWDW9BL2KORXPcjoQMmdb6DXmcXGg+Io80Box2LP&#13;&#10;MyQdrfhewNp7kJ6Po9fTC3z2GwAA//8DAFBLAwQKAAAAAAAAACEApnB3PsGcAADBnAAAFAAAAGRy&#13;&#10;cy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAcsAAAFqCAIAAAD6IOZbAAAAAXNS&#13;&#10;R0IArs4c6QAAnHtJREFUeF7tXQdgFNXW3pmd2Z5seiP0KkVQLCgiRey9l9/eey/P8hT7sz57xV6f&#13;&#10;DcEGVlREBQSU3luA9LZ9p/3fubOJgECSZXfT7ojJJpm5c+9373xz7qmCYRgWfnAEOAIcAY5AEhAQ&#13;&#10;k9Amb5IjwBHgCHAECAHOsHwdcAQ4AhyBZCHAGTZZyPJ2OQIcAY4AZ1i+BjgCHAGOQLIQ4AybLGR5&#13;&#10;uxwBjgBHgDMsXwMcAY4ARyBZCHCGTRayvF2OAEeAI8AZlq8BjgBHgCOQLAQ4wyYLWd4uR4AjwBHg&#13;&#10;DMvXAEeAI8ARSBYCnGGThSxvlyPAEeAIcIbla4AjwBHgCCQLAc6wyUKWt8sR4AhwBDjD8jXAEeAI&#13;&#10;cASShQBn2GQhy9vlCHAEOAKcYfka4AhwBDgCyUKAM2yykOXtcgQ4AhwBzrB8DXAEOAIcgWQhwBk2&#13;&#10;WcjydjkCHAGOAGdYvgY4AhwBjkCyEOAMmyxkebscAY4AR0DgtWZTsAgAsiAI5o3wWdc0qxXfJcNQ&#13;&#10;BUHUDYsgqBaLVbBYLRad/cYQRf7yS8HM8FtwBJKLAGfY5OK7Zevmy4wY1gCNgkUlUQDz4neCBX8R&#13;&#10;dLMwJbgYJ7Kvf/Ny6nrJ78QR4AgkDgEuKCUOy522ZNKrKcmKhmaBkCroYFn6vaGy7/QTTmEn0tEo&#13;&#10;9qaoi/w2HAGOQKIR4AybaER30B7o0hRLIcSGwhGfL6ArYcGwKIZF1yHSWnRoCRo0CexMHWemqHP8&#13;&#10;NhwBjkByEOBaguTgunWrjft9fKgqrZj40ksr1q3o0SM/p2i3PgN798rtlpFhtTk8dsEl2q2SLNHV&#13;&#10;YFgi3Jj2NhW95PfgCHAEEo0AZ9hEI7q99kggpU0/9ALqrN9/Ov+Ci0NRfUDv3bRowFDUgq69FCFk&#13;&#10;06UuPfrtNWT30SMPyCjMFmURV4gNUm0qesnvwRHgCCQaAc6wiUZ0+wwbs1npujLjpx8uuOCSAcP6&#13;&#10;PfX4szbJVl1aHg3pm8qqKqpW14Wq1q4qzcvvdd7FZxZkZQsi9AZcjZOKCeL34AgkCQHOsEkCdqtm&#13;&#10;TS0BM2QZf86b+39nnKlo4ePOuOjs4w/uO6i/bHVr8NjCn1WtakP1utLNxf3zCnMKRFHmxq5UTA+/&#13;&#10;B0cgaQhwESlp0G7TMLNcwQvL6c2xe9xprgy5ovqh+//zw7QpPn9ABAXDi0C25fXOHz5iWE52gUCe&#13;&#10;W9At8IMjwBFoxwhwhk3N5JErFlmuDENWhUxnRn5B9/OuuvKqK256/b3vH33ykdLNmxFnIAtw2xIE&#13;&#10;q8VG4QZwNOBmrtTMDr8LRyBZCHCGTRayW7bLPF0FTVM0XY2Eqgbu2efIE0+yOOU9D9jr/ocerKuP&#13;&#10;XHbl5bN+/4PCDxCDwKISKNyL4hD4wRHgCLRjBLgeNhWThzhZHeGwFtGvRCdPnmar948/ZrzksKW5&#13;&#10;00GnZdWVLz/54ow5vz3+yMN9+/aRJRnxXZphlax/e8imopf8HhwBjkCiEeAybKIR3V57TEEg6lpk&#13;&#10;/tyZmzcvGHPEuMzsHI87XRA0iyDmZeddf+vVBx+995133bNg7nzNQI4CpCww42j5wRHgCLRjBDjD&#13;&#10;pmLymKOAJaqKU6b8tPTXRQ6Hk4UTAHwEFyCcS3M4XFece+NlF1/01qQXpn77ob+6XrJAJ8tnJxWz&#13;&#10;w+/BEUgeAtYJEyYkr3XesokANKrkdyVYe/TsfcDeIwq7FcPVFdEE+J/+KlpFQbJJ9uLu3S11zolv&#13;&#10;vGexGgMGDpEkK2NmswGeBYavJo5A+0OA62FTNGcNibVIdt2xl6sRjkRmfTvr8YlPn33pVceO2VeU&#13;&#10;oClASkNQsSaIcor6ym/DEeAIJAgBvg9NEJBNNdOQW6uJjFk2q2Wfg0ZcfPFpf3z91bzZ8xXVlH/h&#13;&#10;Gcv9CpqCmP+dI9D2EOAMm6I5QUZtM6wrtu/f/m2hm7XJsnX8mCNHjNzztbdeXbpkCeXnBr0akGT5&#13;&#10;wRHgCLQzBDjDpmjCtswPu+NbUnJD8Klkt44df+TYQ0e/8vqLm0o2IbgL/JyijvLbcAQ4AolDgDNs&#13;&#10;4rDcaUum7tXMErvjEwUrrF5WCRkJPOmuI444Ci4Hb7z8ZiSCjN0aYhBwYUOubu7IlaKJ47fhCOwK&#13;&#10;ApxhdwW95F5rk5wXnn7Optr133zxraJSWQSWq5sljeVa2eRiz1vnCCQGAc6wicExGa1YrZZBewy9&#13;&#10;4KzzJ33+8e+/zGYFE5FhlqRXgddJTAbivE2OQKIR4AybaEQT156hixZJGjp0yInHnvrqK2/56uop&#13;&#10;zotcY7kEmziUeUscgWQiwBk2mejuWtsszZZqtTv2GT2sR/eMyR99EolENWTpInUs18PuGrj8ao5A&#13;&#10;ShDgDJsSmOO6CWp9G1QeUcz2Zh48bvTUz775a+FfVAUctWnjapBfxBHgCKQYAc6wKQa8BbeD3tWg&#13;&#10;3AWUnHvPfcaMO+6Ar7/8pL6yXhSslLCbHxwBjkCbR4AzbNudImhcRQtcCECnks1lP/awkxx2+6ef&#13;&#10;T1VCiiCQ5xY/OAIcgTaOAGfYtjtBYFYmxpLKFWqBrHzv7gf0ff1/r3/3ww+GxmXYtjtxvGccgUYE&#13;&#10;eG6ttrsYWHQCYm0pDzeL6RIKMnsKYXHV+oUDBw922J0WnYrT0B940e/UTiN85pBVHfbGoD9Y5y91&#13;&#10;2myYBxWToSKRBCyUXHBJ7Xy04bvxpdCGJ2erroFIRY/LdvKpx2uqMWnSp5qiomoC5FsW68VNXymd&#13;&#10;R8GigUdDkchLTz9/6aUX/zz7Z0Q2Q6tTU12jKintCb9ZG0eAM2wbn6C/u0cuBKKcnpV+2Pgjvpzy&#13;&#10;zZxf5woWcKtuoayGXGmQ2nmElGpY1Gh02vSp07//fc7vyyC/Llv+1+QpH4aCdantCr9bm0aAM2yb&#13;&#10;np4tO0dZYeBaIFiG7jn0xBNPfO6l5yo2V1vhMsuivPiRSgRYeJ3gdHuOP+ZEh92xenVpKGpZt3bz&#13;&#10;73/NjejhVPaE36uNI8AZto1P0N/dsyIjDOn4BMluO+TQgwL1vrffnhgK+8keRukNcSb+52ybmgml&#13;&#10;wDqr1XrUkUcPGtCvsmSJGg0aeqhA7uqwpKWmB/wu7QIBzrDtYpqok6bVSxStVlHKzcu+4rKr5sxf&#13;&#10;+Odvf1H8AQV6UTEwHuuVmunEmw6mR9gXM/O9XXv0cNpdoqE6Hd6h/QY4HfbU9IHfpV0gwBm2XUzT&#13;&#10;tp3E8z16/P6nnHLySy+8sGrFKkrSTSYv0DBKK/Ij+QiwfQP8CSyCLd1bUBeuVTRj6Iieex02VJC5&#13;&#10;Tjz5+LefO3CGbT9ztU1PJfng8ePdaWlTf3xHVaLEr5QUhueFScWEgllZrnRBloTMLNu6jRU1wVC6&#13;&#10;o3tRUW+rxF9yqZiC9nIPzrDtZaa26ie5bomiy+M566yzZs9auWDWfDMhDFfFpmY6SR9OKSNwN12y&#13;&#10;2vz1tWogQLnTZcmC2pX84Ag0IMAZtl2uBZNNBc0YPGz37sVdX//8zapgrYZdq66ZGgN+JBUBVFwj&#13;&#10;KRbV06y2vJzMUMAfjUbY+w2WSF5RLanYt7PGOcO2swlr6C5SFqDOt2DzSBeff/nmkvLvvv0WbltM&#13;&#10;qOLRB8mfU4axYUCMNRxOJ5wKKCc6KWooHxo/OAKNCHCGbaeLQYS8CkMLLNrFRUXj9j7yqylf1dbW&#13;&#10;qnjKuQibgikFyMgNwRQCSsROrlvkR8cU4fzgCGyBAGfYdrkcaIOKfAXQxlokwWY5/rTDDSP84Ufv&#13;&#10;GEpY4Mm5UzGlsHJJmAPEgNicpB2gTAWGobGvqbg/v0c7QYAzbDuZqK27CWEJ21JDhMCKKC85Jztz&#13;&#10;5P5jp079oWxDFf7ARCr+nCdxZmPgMhlWtllVFZUqNQW62HCIZ+FJIu7tsGnOsO1w0lj0AQs/kCkE&#13;&#10;gW1Pjzv6sGxv+seTpkT8EbJ4UdVvLk8la3IbNDGU9kyWWYgBe61BIcvfbckCvX22yxm2fc7b1r1G&#13;&#10;AGdWTtHBR4798NOPVqxZJehIH8uiaLkkm8zpNeGl6r/MgUPXADuL9OIHR6ABAc6wHWEtQCMrSpYj&#13;&#10;Dzxq3KgR9z90z+byCnhuNXjIdoQBtrUxmK8vCLAUrEyeW/RCszvdss3W1rrK+9O6CHCGbV38E3N3&#13;&#10;JCs19Kg7L/Ocq0+NRPWHHnqkdHOpmQSGq2MTA/G2enBWV505wCLMANEfoFpFjUIby/WwyQC8/bbJ&#13;&#10;Gbb9zt3fPWf5YJyiKPUuHHbXrbf++svPzzz9pL/eBxM3zNskzeoKpZflbgYJmm3y5WAqAvLaYkpv&#13;&#10;0SLqyE0Q5SAnCOKO0gxn2I4wkw31ZmD/sg4ZOvSu2++f/sOMFydODPr95AJPngVWFo7AVYQJm27m&#13;&#10;/UqtOZ0uhMviB19dMBxgCSL4wRHgetiOtAa2tGjJVumQI8bceeeEDyZ/9MEHb0eUKLkVsMce/pod&#13;&#10;adStOJaGNxW9u6iEGoUa6P5gvT/o56+xVpyXNnhrLsO2wUnZtS4hJYkkjTts5LXXXfnyy6/P+nWG&#13;&#10;BSXBLWZxWj7du4bttldTbgK/36+rKrYP9bUVSIie2Bvw1to7AvyRa+8zSP0no/bfgip5y8qC7bix&#13;&#10;x44aecjd/37gz9lLLNATgmeJEPiRKARI+wJnZFVRSNFt6JJot8lunnknUfh2jHY4w3aMeWR1o5h1&#13;&#10;2/wA67Yz03XdjVd5sr3/fuD2xfMXaCg+zbLHskgEri7YpXknrYDprUVIooI3wa7rohoJxLSzu9Q8&#13;&#10;v7jjIMAZtuPMpTmSWNEusK1gycvPv/2627ye9DvvunP50qWIRLAYKv3BAsMXj/iKf+rN1Fpw1ACS&#13;&#10;mkL102SU/JVtdVVBpCaIv11+ZYdDgDNsh5vSWGI9olhkKh2+/573PXQvqn5PuOv+0rVlELwYBbBM&#13;&#10;UNyzIN7JNzcLIgAWDFUNWWW7jgw8ks3IqbQIlCiWHxwBEwHOsB1tJRCzMv6kWE6Yua1C94LCxx57&#13;&#10;3JOX9tjEp8o3VUJ4bSiYyCk2ztmPFfZFpKyqlGxYM3jowIKirroWXb8+qChcAxMnqh3yMs6wHXFa&#13;&#10;Tb8BAZOL5Fswvdj79O/1r1uuq9xY/vrLb6hwjI+pY2NcYP7UEYFI3pjM0pNGNKyuXrFh9F6jc7zp&#13;&#10;ZdXlK+bVqmFe4yB5sLe/ljnDtr85a7LHprErFoYAqrViloXe3ftcdtEV03/7fvr0bzVNpb8aMM4Q&#13;&#10;2zYUqm2yYX5CDIFYuAHFyWm1gVrJbtcF67Lly8rWLLQggJYfHIEGBDjDdvS1IFhZUJduFax77jvs&#13;&#10;2muufe75l6d88hUymlLWEnaQgxEJvPxoLgIwcpmK7Gg0jDw7os1mFbUaS11YiFgNLsM2F8bOcB5/&#13;&#10;rjr4LMNPk3lvwa8ImUzFsePGnXXqaY8+/cjHH09WIzCAmapYOqeDA5HY4Zn+xxYjEAjWVNUUFGRr&#13;&#10;FskflOU6aL+5viWxWLfv1jjDtu/5a7L3VHKannmUPkC8gS7ZpBNOO/HWG2944r+PTP1yqhJVmK6W&#13;&#10;gj6bbIqf0IgA83ijEjLwhXXbXP37DrAoSv2GNd0GdJedMgeKI9CIAGfYjr4YwKwiaFZiUQgyaBbf&#13;&#10;DjvymIsuvvi2O//1/gevIXEBCqAYugoPWfofh2Z+16CuxT986OgYtXh80F5TUVnDUl1aabFaJZdc&#13;&#10;X1e/YuHywl5dJZlrCVqMZwe+gDNsB57cfw5N0FHbyzBkyXLyqceeeuQpb771yTfTfqRABHLsMl1k&#13;&#10;Ie1aFSo8RaoDJOviqUy2t0SgiDXwDvry5x+8WQVFXXrV1dfW+etyC3J51GyneqKaHCxn2CYh6kgn&#13;&#10;wLRFKWCQzNDjzrrimkuGDtrj8Uf+M3fxV8hdQiIZ8yuAcCaxglOkbISzgZnKmx9bIIB9Ad4+YVX9&#13;&#10;a/lir8eZZhdqauutgtSre0+u0OYrZUsEOMN2ovUA8QrqAtK7smx73oLsm2+6co/Be99wzYNfTPkG&#13;&#10;KgH6T0PMl77wz8W//TonGIqCknmg/faWCJSwKrSw0LniVaTq2ty/5nft1T2/uIhXlehET1QzhsoZ&#13;&#10;thkgdZRTqAa4oLN9P2ljRUHOK8y/9c5bxo088J4H7p4+43PB0OC1BQ+kJ595/MKLL7z3nnvLS6sp&#13;&#10;L9ffibtiqWY7CiRxjgM5HQALCk5WrC8xbJZwVH/rjXcOOGCswyFDto2zUX5ZR0SAr4aOOKs7HBNk&#13;&#10;WITSWxFQTw5ctKEVs3K9N91+yy3X3/TAQ0+++8ZHAX8Af+jas0tlVembb73+/ntvh6JBCLxUS5Un&#13;&#10;i2kAVoRCG6EFuoG3UUZGdkVJqVuSDj1kDKI4KFiZHxyBBgSsEyZM4Gh0TgRIAwBVq460po5+uw3I&#13;&#10;s2Xd9+h9JZvX7j546JAhw9aUrFixbNXCv+Z36ZLfv/8gFAIzfWbNWLHOiVjjqJG0EOhF/OH33n1v&#13;&#10;+J67l1eXIOHDiaec7LBDhiUDYSfHhw+/EQG+FDr1YjAjZiHJyjbhiJOOeOA/9//x+/zLL7+6utT/&#13;&#10;0D0P7jtin+qamp9++FFV4Z5E53FuNZeL6f0W0cL43q1XrwV/Lj/99NPdaS74YeCN1amXFB/81gjw&#13;&#10;1dCJVwSFe8EdC1m4sP+H5kA89NAjHnv0QU0Sr7zm4p++njP+kHG5hblSmiccDjbAFKPkTowaDZ2S&#13;&#10;ORh6eW29bhWDluiM334q6JKNir/kjMHzEnTyxbH18LmWoPMuB1MVy0JqmU5Wp+QE+V26HjB6fDQc&#13;&#10;ePfDNwLhaHZ+zrdffltcWDh4t4FMyUghYrRHJs8uloQa30j1aObrMsH8+1PHlXnJhXj5khVffD4l&#13;&#10;qkXCdf4zzjo9Iz2XUkfSPy64dN7HapuR86XAlwLb9oIXrSIEVCyI7vlZ11151X0T/l22fsPKhauU&#13;&#10;UODpZ5/45odvVHjZU3wXGdJNEqFMsxZEJpiUijYQg0vMa6oeOi69UoAGhl7nq/IFAgsXrjjm6GOK&#13;&#10;u/SgrQCl0eHPFH+m/kaAy7B8NTQqAKhcIhNlUUlR6tGz18HjDkIgwpKVyzZvLPvzjz+7de9td4mB&#13;&#10;ai3kD9dV19VW1SByQdQEQbaCUjV2narqcAMz6bUDMyzL4yD8PPPXqV98rkZDZ11wXt+e/fDSgRYW&#13;&#10;3hodeeD8cWkhAiR+tPASfnrHRMCAMhb8CtaEcGoKqIIQ9oW/nvztd/PnLJ7/fVkZkkjlSroDOgXN&#13;&#10;0FRFz8vJHTFs6IXXXfnT9z8vWPnn2AMOHDBkd4/bbfocdGAhFrka8O/FV16/9847irt3e/fdN/v0&#13;&#10;HICSiLoFylg4Gnd2X4uO+YTENSq+o4kLto54EQv1IjmMUnaTbpZY0uG2HXXq4Q89eMebr717540T&#13;&#10;BE2Yt+iPMl/Nkccde8zJJxT3KUzPLlTU6OIViz6d/Pm9991fWVEZy4eokwvtPw62jY79a88gEjok&#13;&#10;vwOjPn17F3TphtFCxcLEVx5k3J5nNtF95zJsohHtiO0hkpZCQ3Vxzdq1E1/477wly0487qRjjzjU&#13;&#10;m5VNdjKbLeiv95f66+vqegzs7XI5mKctM6ExaS62T2IJVZnugPIoUpmb9ivrGZqiqc898/Qj/3n4&#13;&#10;oZuuO+2am6yS1BFnno9pVxHgMuyuItgZrof/gGiVrJLQu0+vO//9wCVnXfPRJ5Nuu/WuJfNXKkEV&#13;&#10;1VbTPZ4ufbrsNnwA6JWl+/47sokcm1hpcZKRIfoxUbl90yurCqEbyI6TLjs97u67IxyjMywDPsY4&#13;&#10;EOAMGwdone4SeM1ShVrKtqW5vZ7jTjrkqceekAXn2RedOfrwcXf/+z+/zvht0+plqLIKPy5ochWL&#13;&#10;FQ4GLE1XTMvP5FYcUahwKfp2iz+1SzR1VO/W0jOcdpvssTna5RB4p1OCAPclSAnM7fwm2NSDW5HQ&#13;&#10;gPEkqWizc7JHjxpZ2DXP7Uhbu37dhx//77OPJ61YX2Kp3GTx2LX6iMPlpJBcXEAZEDUKumUFbatK&#13;&#10;/YqmWG34o8X0OmiPB7BAeZ4Fs+bOmj37kssvzc7Nbo+j4H1OAQJcD5sCkNv9LUh/SoNokErZd+z9&#13;&#10;WaZ/3e8PrFm/atHCP3+ZOWPNkuW+YNTjydx/1P4ZmY5+RUXD9zk4PctltTspc4yiTP7485/m/zh+&#13;&#10;7IGjRx6a5nFYRInVCgB5sxZjLl5t3RbPSkAoD9z98HsfvzP1iy+79+rV7ueYDyA5CHAZNjm4dqxW&#13;&#10;zbJUbEwmB5pEGLNU2e22vNz8gQMHjRk7+qBDDuvXY3BGhnP5kiV/zV3+45wF+Rmurj36SjaqxQjV&#13;&#10;pUuWy5eXvj3p47/m/iEb7sLCAsQsSBAIqeQ4fGtZ0qo2bwGDpiMaUiZ/8umm8o1nnnl2uje9Y004&#13;&#10;H03CEOAybMKg7LQNkSMto1uoYKGEhbsSS3NoaGG1tD6c67W5XC4L1K9My4C/hALhpQtWfPTpez/N&#13;&#10;nDG498CuvYpOP/OsHr36iPAFI4exduCxb+hK6cbSc845N684/4Vnn/OkZXTa2ecD3zkC7VURxue1&#13;&#10;jSDA6JU2+iyWFqpVpD4RJQkVVUS7R+pW5HF5PKRLwG8hn5KzrehMc+4xYvfb754w4sADJk399Knn&#13;&#10;nr39zjt+m/FrNKSyXAdtZGRNPDhr165btWalx51hQdkIfnAEdoAAZ1i+NHYNgZjjK3L2mX5YsdRS&#13;&#10;osVqCLJukSDSMhUD/YkqLKC8ArOVuZ2OSy469+gjThw+YszShQsuv/ySD957PxgOI7q/sUNtlmxR&#13;&#10;gnf+7D9DoZDTgYhhXot315ZQh76aM2yHnt7kD64hskCmmuFgTmRDpA/wFcUHUYYLAf1Col/TgbSq&#13;&#10;Ek6CKgDs2bdH70ceeezNN1998aWJw0bs9fDjDz3++DOBWh+CxBCTi3q3KDPeKNOy3F1thXIRsFZZ&#13;&#10;Wo6aZmlpMkaWfJj5HdorAnxxtNeZa//9hlwrZ+c6cr3uvffe65H/PH7dVTd/M/XzBx68f96cedGI&#13;&#10;Jlp00HNjLfE2lUpG1SObfZuhGPEFQxppofnBEdg+Apxh+cpIKQKktGXJZVGoFSFelOsP8qxgzc1O&#13;&#10;P/v8Mx6898GFi5ZdePFF3379dTTKLGZtUi9bVxtaW1om2Ww1dXVM0OYHR4AzLF8DrYqAuc03+VWB&#13;&#10;Oym4lSUqQKfwngeXYru934H7Pv3UU2PHHnz3/RP++8SzVZVVuqKyXN9t5aCwCV0PlPsiNeG8gkK7&#13;&#10;7NIFlPTmB0eAMyxfA62NQMNOXzAUBRSL/+BmQPIskh6IkmiVBavUrVe3u+687fzzz/p86qSrrrh4&#13;&#10;0R/LVCSp1VRdU8lvIXbQ51YZDfMBNsqD6105GX269oaiWTbjgfnBEdgeAlxLwNdFihCI5dmiJLQQ&#13;&#10;WTWQLLwMWCZZYiiTfJmpTMzIyLjooiueefYFl9N7zS2Xv/Lm2zWVdSBXxq9ErOyCFHV7y9uYpjZ8&#13;&#10;qdxQWVdREtCCrtwcq5V7a7XCXLSXW3KGbS8z1e77aUqfZi6CUETdvHmjQUkRKXnBlgeLgaHThg0c&#13;&#10;9OhjT5x80pkvvvTUTXfcunrdn7oeoTPJZ1ZkVJtq4dFMC4YOBkKCLjmjmuYI24W61pGm2/2C6BwD&#13;&#10;4AzbOea5DYzSlFJNMVCXgyHLeqp7zYTYLXsHuqJ6NORDq3lzPOdffPrTz9y5ed2Gqy/796IFq6Ab&#13;&#10;iCWZRYBYyg/TTIfItfrgpv552U7ZltfLJWfaU94RfsN2gwBn2HYzVe29o43erLAUBctUtbwLPGMR&#13;&#10;C7ZNEgJQK5xmWZgCSi1IstWx7x5H/eff/5F146Ybr1+xBCSLJImm9JpaTUGDXwOSEmwoL8/KzgDX&#13;&#10;WlTFoCpl/OAIbB8BzrB8ZaQIAWaFVyk7rKYsX78iFPIJlijTqm7FUEwdi9AEM0KB1bwSrANHDLr7&#13;&#10;0XuDRvimW25atWItWsA/5oCwhYdCksfBFMFwfqX6DJphDXqybLJNFz1mVTN+cAS2iwBnWL4wUoSA&#13;&#10;WeUAAl8EStjq9d4e8ISVoBAgztrxwZQGpDXoP3DojXfcGQrX/uv2m5fMXw5iNr0JGD03FBBP7lCQ&#13;&#10;+osFyGqqv7pGUMMo1CXWew1SdvCDI8BlWL4GWhUBYkGmdV29bFVwhe4VcwzoAShj4U4NVgISHJD/&#13;&#10;gd0qHXXAmIcefSjgr5kw4Y4NyzdAGkZz7GsTNJ2gcUPzKwu6FlWNOp/ap6CXy54RCFXwrAQJgrdj&#13;&#10;NsNfvx1zXtveqECjFF6KCoIV9ev67l6ckZdHiWDAnxRwsMNDFFiCAyqCa8Bldo/d97zv3gc211Vc&#13;&#10;ePmly5evRHVG0wks+T6pIHnqPjqysaZu3YbVg4cNdObm6aGI0EqeuW1vinmPtoMAZ1i+LFKDAMRM&#13;&#10;okJNV2v9IUlwwYYFtQFcA5B/YCc9MGsrMH4FuYFOpaF77H3XPbfX+muefuKhuvpqeNYyG5pZ+it5&#13;&#10;LlyUdpwy3FqEYPnyYG1ZnifdaQQ318Bmx6NmU7OE2uVdOMO2y2lrj50WqRoi/hcDddaoEGKcSD5Z&#13;&#10;lDR2ZxQbi0WwQpiliARBlsQDR45/8MEH/1yw5LEH7q4pL1cpRW2jMpYcwhr9FhIGFBPBDUPFCEqr&#13;&#10;Q46MNHd+ml12V9ZXsRgIfnAEto8AZ1i+MlKEAEWbgqUEw+nRHAUBUr+ykgZiSyiKCmQZhmS1jj5w&#13;&#10;9IP3/nfm73899uQj4aCPDPwkY9J6ZlVuEj0opiOgzLaa7qsKeDO8NrsjGtFdLjjDqom+GW+v4yDA&#13;&#10;GbbjzGUbHwkUAhA14evaIzsvWpqv094axQ8hwrZgETZG1oJkR44e/u877pg5e9bLL7warA+ikngM&#13;&#10;geRkioH4zKrlWNasXJ3mlN0Oh4R04vhdLOd4G4efd691EGjB4m6dDvK7dhQEUNwAfgGiZOvWe7Dc&#13;&#10;K1cxo7lQ0qAF+VWxT0ctLxZaBV62SmNGH3jaSee98torP03/UdWD2MUnDy0zJwFyfflL67v36G63&#13;&#10;pUUiIatFEg2eWyt5qLf7ljnDtvspbC8DYHYqsvznFGQOzs8SDZW0sCiGYG1+/CtOp2IKrIQCKNYQ&#13;&#10;JOuJ/3fovmP2eOjZ/yz66w/IxbCkaZRfMPEpC2BGgydBJBqurC93WpxIBQbnXhQoB98j+1d7mQXe&#13;&#10;zxQjwBk2xYB33tuZ9MoitoT0dK/d4TCzD8SNCCtwa8nyZN1wxXWi5nnykZfLq0sF4tck6GFZlTGk&#13;&#10;CkcUWmXUn5PZAzUfJcNe56vSjGDbLz8eN8j8wl1EgDPsLgLIL28uAltb+Kn8LAxTZuHv5jax9XnM&#13;&#10;oAXlq71v34F333rrglXLX3n61UgwBGsaXLjia3OnV+GGeiTirw9VFhTnQYBGPURNlw3dRpXH+MER&#13;&#10;2B4CfGXwdZFSBMwsr0o0SkpNsCxLaB1fD8h/gNLEWGTZNuLA/c8644wp0z5buXw9qA8CZ3xt7vwq&#13;&#10;dLeqrC7i14q7FguS5HA4oQ9monTsdnG/LZLRW95mW0CAM2xbmIXO0wcoLo1oNPr9V1+UbihhJitY&#13;&#10;ruI8RENUDNjzwXGCbJOOP+aE/Nz8x557MuwLwMjPGJz8FxLFepTL1iL4gzWSIBfmefGioCQLLAah&#13;&#10;0QO3kWrjHBK/rMMhwBm2w01pWx0QC7hC9UOQqmXpoo2VJbWKSrECSLgVX5cRgmBjUQiwesH8Vdi1&#13;&#10;6OJrL5ozb+bnkz9BKXCWxEtPYJlCaCRInyHU6FZVcDoNXQ2EAnn5OYiAaFN1cOMDk1+VJAQ4wyYJ&#13;&#10;WN7stghQ6CuFb4mKEtWsAXu6jEBYtsNOQBUWStwlCPvtN3rc0PHPPv/imjXr4Fhlxh4kqKIXtBsK&#13;&#10;AneVGq/dbrfa5VAgVFqxee8R+zucLj7ZHIEdIcAZlq+NlCFA9QlAesj9GhSjVaFaokVKTZCo7FSa&#13;&#10;1+m5+fprva7MKZ9MUaMKK1CDXXycet6tcYFKwKYbajgUybJnpMtuJaT4qlE9zLkr7hApg57fqLUQ&#13;&#10;4AzbWsh3wvuaWkpdlsXuXbo79DSSXTWFRUrt8gHzFtJsiUJ+/4KrLrt6yheff/jRZCgKiMB3nveg&#13;&#10;uXc2y8dYAmrA6XHY7VLYUh+11HutaJ0nJmguiJ3wPM6wnXDSW2vIjKIoR5alILfIIqoUMCtLkGkT&#13;&#10;0CF4FEgyuazabOOOHnvQ+FEvPf/c6hXrTUtXoyUqfqsX5ZaBwC3qmjUSjUDNG1GEUFiRDSkpzrcJ&#13;&#10;QIQ30SYQ4AzbJqahc3Qi5tMkiLZ99j2g7279YKAyyxomZPimuQlyrN3uuODsC2xO18OPPFyLYgQk&#13;&#10;xu7yYSYvFCzVWhieZojO1UJRJRiRnUivkAgZfJc7yBtomwhwhm2b89LRemUm/8OosG23ika6x+Fx&#13;&#10;2826MgkfKli2qFvx7Xfcvnbjykcef6KmuhYb/Gg4BJMX/hSfGEvJtyF9QwoPbVKEsGrV6gO+Or9f&#13;&#10;1yS4xCZ8CLzBDoMAXxwdZirb9EDAoyy0FNkIVF9lQKOs1dh2Q2OQMIY14xfMr2h41P7Db7r82mmf&#13;&#10;f/HFlKlw2xKt5nY+TpGZ9Z/eBlZDDgfropFa+EMgWazD62uiCk6bnhbeuaQjwBk26RDzGzAEKEU2&#13;&#10;tushv7Jszqr66nrTVz+RhnimbaWEMHQzZOp27Dtmr75Den/46Sf+gN+KkgrUg3gDECiZLeUKz/QU&#13;&#10;4ga6YVUjAZREtFkpfJZPMUdgRwhwhuVrIxUIgKAomktT5qwpK1UWuTLlBrUpyweTiIMyyjQ0BdkY&#13;&#10;aREdcua1F1wRjYY+m/yVqkQR3sAqzsSllkXLVAZH9OZnRaNi1BehXASCGKqjkSWi+7yNjokAZ9iO&#13;&#10;Oa9tbVRmuS0jGp4/c0o4KDhkd5J7qCPSwOqw7jFin1GjDnz3/bfKNlZRXTCW3iu+W+vwBYMUnJnl&#13;&#10;V0OVVfWSLEk2eEEoKtfDxgdo57iKM2znmOc2MErBUCs3Vv8xc4EtzdOiugZx9J2iW5E81iLY7c5j&#13;&#10;TzzMH6j5efpMnYJ0qTBsHMYu8nmgWrlCPtXHjfqqq/KyszPSvb6Aj5c4iGOCOs8lnGE7z1y35kjB&#13;&#10;UEgouKJk5ea6jX17FGG7ndTekMlLsOoCnAcsvQq67zFs78++/rxyY6VoaEoIpRBa7F/FKooRy7rS&#13;&#10;nIIi1NeG7LIr3Z4REJxmii9+cAS2i0ByFzoHnSNgIoD9tR7Spn72baY7v1uXvsk2DpHRnzLCoCCC&#13;&#10;6EjPGDfmwEUL5v3++1/wCJDsNkory+p+t4hqUQIH4WfpmWnZOd51q9dZbRYpQwyFN5l5vDrMAWU1&#13;&#10;y3ur4R9Efqa4Zl9bBFabhKNVRsAZtk2uhY7XKUMI+cN/zJ5lS3NKdheV9U7qEStZA9sXVZwZNXr8&#13;&#10;gAFD3n7vhdrqSouIslrkz9VCQRZSOEhZczvdPYv7zV74u8sh5eZkBoMRlRQPHeeg7QX2Gzqrh0b5&#13;&#10;yTTVJFkMs4WQtTVQEmVTbdG4OMO2CC5+ctwIGIInUNA1Pc+JEq2JSvXS3M5kpHuuufza9dXVX34+&#13;&#10;XSBXXKKO5l7MziNnLXiAIcBXsnn6dFuyeqnfH8zMyF+ycJEaibSoqTZ+Mtg0GFSDgQj4FPHBqoY3&#13;&#10;CGUpaxUBMHlYpWw4nGGTN4m85b8RwD7T5ch+/IHnbr/9VqTLTrGHE1J4Ddun//Chu7/7/mubyjci&#13;&#10;I0xLM7qSQIeqMQjhEvWBRVZUUVAURDHIq9euRFWZDjXTuv7DVz8+cu/Dfy6Y9+7/3n7/3Xc0lWpW&#13;&#10;wjiZkBQ9rYiVyaqsUnHqpHHOsKmf8Q6ltmsOfOZ6FgQ5p1teVn6+yLLEbhHNv3NAGv9qPh4NX2Ki&#13;&#10;5TbXbr8pqAqcTsfhhxy0au2Kic+/oERiNWz+2eCOhkMjgK8XpFiLLU8sREVbRQnjRYHfUWTadlIT&#13;&#10;NGeWY+fs+NQd/eWfo27O7bbppXnJthdGNOWPpT+//Nbzd91+y7xZ83/9669QOAJ9LMnw7OStL9hq&#13;&#10;drZGb0d/alZXt2hq+/3coiPbh5Fy9cQOmjzzo6lPJi0zHEtiFYm3vHyHfaY1bP5rBK15LG2dMGFC&#13;&#10;cx4Sfk6TCCBXP5RVeOBMK8rfs0szAVd3/ILcfZDIme05yT4iIDUqPZ8NCyFWt6rJW+3shAY6i8WP&#13;&#10;7lJb/7h4y8bNP26j28IJW/6G0geyDSZcSansCgq06pH16zdWVpWlud3QhWp4cg1Tk8mWPowr0AKq&#13;&#10;Kj3MLHc2HgWgp5FeQaUz2UlUJgHtkWIQGkP8SqV4BihK6XLKN8sKLELywu3o9ySBWqwFhbm+YPCD&#13;&#10;jyb16TWgT5+emAo8aTQJaJYupPuhCaZ9JB0k/opG6BMTe/B3OGbpgnXZ+rXfz/j9pJOPnTVjbkVN&#13;&#10;xSmnnOSw22KSERUSp3vrepQax1U0NPodezhZ90mtiUHhKadPgkVVzdGwR98cka4hPoJ0oPSZGZ2Y&#13;&#10;7KWY0hfS1LLfRwEDLTUdBXDxDTImO9NASXPEW+CObFj4BOSpefwRg8XJbMtvkk0DZVB7BCjhvGHF&#13;&#10;pu+nT+87eN87r7tl7PhRGZmZVDidJgAJb2hGLTq8gFmMnpnSEZ8aveDYLxmEgI4Bb8Z50AesfHo6&#13;&#10;aNjsfDYo6iL9M61q1DGza4QFWxjQA+Pm9ATFfk9oMMBosnALyngBlMzLVdRXp/OpwgVrHGoh1C0K&#13;&#10;C/gDjrAqihH0KBrVwoFQVUWtv9qnWCLRuqA/EA4jewVWZAg54iPI/xsJRyLRoL/WV1dR468JVpeX&#13;&#10;VW2q8wd9uh6qLq0t31QTjtb46utUQbLJgJ2U/v983DqaeiWxhNKi1tj8wtEds25tyCJFUaH4rWnW&#13;&#10;wXRrSlSy22lV4PkXJPbwN5zcops1dTLdNEGxUlveCg9G4/7afDj/eZe/fx970+BdgvcKW+6GULWu&#13;&#10;/OIrL+/ZN/eBhx532l0kHJExXlUNK2plsydSj0Z0ZCIUJRHPs6IpcAqghAZ43FTAayhyUNTSRIs/&#13;&#10;4rcySrAi4azVKolSVJCRrBXEGRYtdiVqrQ/Xqij1UmM40yVdFoPV/oqy0rPPO2fA0CEvPvliujcr&#13;&#10;Eq2RRDsRj6AYugQbmEv2VleXWcR0q12x1EX0TA++WtKjdqvLLTvqg75wbeT5d16Z9OHHZ5x6/Gdf&#13;&#10;fmO3Wm75178zcjNdHls0EpVka21lpC4QgLesxwl3gzRFVCRDskqCN8dmlZx2iytQ5gtotUFNr/TX&#13;&#10;CRa0LDvdzpIlq6vRYwnJySN+JMeJCGFPuVCdIdjsGQ4ZKKQV5hYV5gIRh2TLyM+3W+zA3uHVbLLD&#13;&#10;ajgpWFgAfYJGaG1ZJCtVLxN1VBwH9ignhhQKKBnJ9MlU5bch7MJ8zStI+kivJkMTkbBcUD9697N/&#13;&#10;3fWvZ199/ZCRI9AOGFlVVTSJhkVNFDAvsYnHnygbDtYAzsFLFOsZgW7sTaIgKyU6gEqVbPkTf4J/&#13;&#10;zM/oLCtAQZXPTBJm0dNgUtydfWR/NrkJdCqyruMjPU1IA4zUQXQSehWVrDIROEZKxSww+dS0pkT8&#13;&#10;Sq1Q76zXgnVV1ZvX1JWri0RVMoIuX7DO6vWFal0O0aFrweVrN/iDUW+h1Rqyh9SoLcvrDSIhZcTm&#13;&#10;TkciC8xGVdXqDetrNE2wuV3BcLlDz8zKznC5rZXlmDurRQ74a/wX/evc/XcbB78VqxWTsu3BGbYp&#13;&#10;rmr23/HSxOJSIPVYaGUTL0BdR9XydNWAUIYPVlXTMG2M+khiYjlKdqioiY8lTYIjrmf29GZ3v4kT&#13;&#10;G3iTem6euiXb/vPiBuGIPdXsXwTAqOHHH3vkhRcmPvbYY8edeAIQIVEF5WLp5STU46iq1yNKlb88&#13;&#10;qATK1yA01T9v6ZINy1ZpoqKH6Akk6c8GJahdA8MG2DMtCHZZBsNarIpow3Mq65awoEuaYvVH6nU9&#13;&#10;HAroNqdgtUuBar/d7t6wcW1UiQwZMMzucIUjdVAgQIIV6X2ENiSPZKuqq9SsLqtsMQJBze0R/CGL&#13;&#10;Q3HK6TabIxD2WyJGaW1ZTU0VsnCHQiFgUVTURZacuD/bdUJ9YMA6RF2yybJFjCp4R+DB1xxuh1W2&#13;&#10;2Q2n4g+GhYhhlSAmgQ/BRM40m6ZIqhJ2ezMyPR7RZQXb1Aci6Xq4NhgJ40WsGXanyxrVI0hNpqpO&#13;&#10;mw0Pt+i05XZJy07LkKS0DZvKvU6bahfCtWGQaHFBQV6eN91jswnO8kA9Xj5OlytHzsjq191jcYaV&#13;&#10;qiw5XU7LCNfVgaw8mRkRw+KrK7U7sjXdB/TeeW/S/95994abrh8zbOTq9WvE/Oyubi9EOreciSWd&#13;&#10;7vSI3ojVECU5Uxc1l+ywqLrNLcvgepsqCk4Nsjbq/4JBQfoaSl1iqVOOHwtmBh8AtRWEroI48cqV&#13;&#10;8GrAJkKJwopIH2OFf0h4pycH86mzX9MK0xTFsNlEFXgKlnAElGgoEQVCub8WoqcmWY0Vq9du3ryx&#13;&#10;LlRa5q/OEjLXlJSU11b2KipUmNzsFDxh0ad5Mu2S3jenwJubE6qPangTK7URo84tpQcMn29ddV1V&#13;&#10;0JbhUKJKujujurrUKrg8GWmDBvTFC9JwhLMznPWVhjPNlZbmWbN0458LZ1124xl9u++B0D6bBDcV&#13;&#10;zrCJopx/tKPi4QqFp037cs2GtdnOLhaNHl7ZJnszPemZ2S63Jzc/zSFl6HoET4pdTktLd0lWuGxS&#13;&#10;AhRGuUzGaBAMzW0V7U3xlx2z8Da9oA0l41YlErE7nQlnWFVVII+hWxAaQW5MtJHMuzRSKkkprFvm&#13;&#10;3ho0r7OyhHjeSjeV3XLrLb/9MuOp/z47eK/Bm9fV19bM81V6/EqlEha///GHFSuXs32jbrPJKDYj&#13;&#10;yK5Mhx2FDsEvOT0L7aoQikbro9H0bJcQNjLT03BzPNjBoM/ldFVX19hsrrpAvd3hQCXE7Axb77z+&#13;&#10;smGH+BsVg56cDF9lTaarS8nGVU9NfMbjtN1x+22+6gjELJ9a6bYV2Z2ovoVaslpEjEJUlC3peAWG&#13;&#10;9Krq2tp6xZKXaYPo5MIc9h7kVmt++PXnAUV9nn3lWY8n87777nGCka0S0KBptELksqqWaFC0pYn1&#13;&#10;VeWRdWs31dVvdEl5arRWcDjS8jILcnJysvJEIRrGqxjilxa02wvweFoNCdQsOEkghYZAQKlIyHDE&#13;&#10;QCKYJhyKRgIopOtX5UjYDxcGf+2qwIraVVElsHlzucXid7qz8B4PglTqgxl5WUp9KBAFwyvVlSUg&#13;&#10;KU2DGkFE6HAUQxQkT1aGvxZ5HS0OWQqFcYSwFrG1BxP5sWGORDK8GW6HI6qEc/KLJMmu2QQI4Six&#13;&#10;5rVJ9Uo4IwMEDacDpe9uveorKwsKCwodxbn9smS/vVbwZUsZnrS0tK6q7CvaVFMpidZoKOgtSsvO&#13;&#10;tTqUfIdT1FUhIysbRsKcYm8kBGcM9Croq7Hk5GfIdi3kV7Hdi9RqYb3WYrjdHika1CtDpaFa0ZNV&#13;&#10;Fw7Y6uoD8/+a7VKyK5WKYLA+FFYFuyXD5VqydHnX7n08Oe6C9AKvzZreuzfA7lOcZ7NidyPanHCF&#13;&#10;1gWUrkTmd5HeEVZIpyTzyypNOoYfgoJKxesPbO4LW102fLIBM8lqR6cp8YVKqj0V7wiSjZSIGgz5&#13;&#10;0zxeeF/j+UW7nGGTxq+kLFQ3l9VdfcP18+b8guLSaiiMd64KAcYwnB4vjsK8LEl3Ybsb1UIel7d7&#13;&#10;j15devbs26+nM13ulpWnWXJFl89QAi4SDaL1ddjghGgTJViyCx2yzZOb6bDqbtntoG0aywTI8ldT&#13;&#10;FRM8OSJpIkkuBplBnCB+Zp6NbNeFE0lSoI1XTP+FFrC5Imna3NnRLo+WWmw7RhpM2n3hJGbfoAsh&#13;&#10;i0B8iMg2G1icTD6CgCSE8DYlNXNYD9T768I1hh7y12gBrE7JElRDImQ4XV+1bNPmknURtXbxsjVz&#13;&#10;/5gdDEb7DugrO2ybN1WG/PWuNK/T5Ux3ufsN6D94wEBvXm5eZnZBbr4n1+NwZOe6XKJmyE6wraCH&#13;&#10;NQGCCvqDfACw5LN9K+02qW8QeNgukrbHBsINTKdXPLqM8SFdmvYoIRIOPfHMYx+/N+m/Tz6x//4j&#13;&#10;8diA0PH4scwudBnTI2LrYW7vSElMqgcoINjdwHsQuTGntZWl55x/4eAhve+662GHw8UeVPPlwl4r&#13;&#10;7Efzlky1iEaYJtbM4x2T683Eh+gz/jNfsbGb46cGsxLbYtPGPtZ/NghWpRy/geIkCBLGFBq6XCtp&#13;&#10;WaS4Fi1KAArHkGGxgYnRUlCvsYpWXzAcLlcUyV/v10JKEFoPf33NunWVkyZ9tGzRAofLmZaRDZzV&#13;&#10;qFa+YSO67HTY0tJzMnOzr7rg8l59eoSUkCUYER0un78OO3Wvy7Nu88ZAIArRe8XyZZsqK9PT7ZGA&#13;&#10;Wl9da3E68oszQ1VBf9SXl58dCNRBgvb7AqogRoKK1+2t8ZVlOXP69u++bOFKqyz5QlHs7cKhCpvg&#13;&#10;HbXvnkEtPHvW/Ozs7Ky8gvpApSC4LVpdujt3felaJwR5Xc5wF0rOqA1UbMnM6WEv9OR0z+tl93r8&#13;&#10;/rA7w1WUlW/LhGq0IB1TSEXaWDaJ2L7LVEOZ6hIqL0RTygQEJg2Yn8yHAFPMHhm6Nqa5MOUGswFW&#13;&#10;cK5RIKLpYs8XZ9gkEiz2h9GoaqzeXFJfVi7bpSrF0Krrp374/gdfTkb5PNzZbrd17d5996GDuuRk&#13;&#10;ltfU/bloOaQA6KpURXVLjrAF+8qwRYU/kAO7KfwSa52KrGiG5MBmyunNdNmcmUjg37NHYc/iXB1U&#13;&#10;o6TJuiOryFtdXuNXqsqrN+dkZdslCTRqNdKRlMTpzCjqWpCbnp9emJ6e5rHLjrCiSTZDBtGAtiK0&#13;&#10;i8azzcxL+Epp+eihhxijaL7ymo01EPgqGBXTQiNGF6SMPFcoCEmqDiykCQFZT68N1SxfsaFyY0lV&#13;&#10;bSWoChpNiLrMzoF+2GTI1Nh+O5X0zAJ/bd36lSucnvQLL7ioS1aXtHTIMemerGxHms3ldGRm53hg&#13;&#10;MqIcWUzNRmu/aS2Had9oXPtm9sKdHCDHTevWn3Hm/40+6KA7b/uXbEcpw52ez6wt2zQLhOt9tRdf&#13;&#10;elGfLv3uuOcOpyvZiWxavHAbVUzmB3yNapqVsjtiQYGUJb/PN2/+H2+9/8H8WTOtTs+5Z50+csRB&#13;&#10;Vru2buW662+8CteccPwJG8rqVi9fOHLU/icfe2xmt965Lnu6K4O0X8yJglqFiZEWiwp2s9nUUI0q&#13;&#10;kbezIWVIWq1aVlJmy7CAmetlKVeBoclSVlGJV/KaDSWZGekZGellFRuramoNt1XSnHhJ2XRnl7yc&#13;&#10;6lDtxs1rioq7I7WOVbVB0eIXHZnFck5I9FvSdIfew5UnWjVnOjyrXTY3XrCyIJEClO32Gqm06ZXT&#13;&#10;YkzjuoDrYeOCbXsXKVpUZOIgCYCU0Q7r2VJdVf7MU08tmrcipAeH7j74wrPOz+tWRLlKFb0sFJEC&#13;&#10;oXrFt3n1xrq6uk01myNhXbLIUSGUk5aRDjoVs6y5suaP1tXXLFm9YeWGtW5Z9FVt9GEbhgImNVWS&#13;&#10;1Slg36NYJJcoOzOhzKs3LG5ZtUs22D+jYeSItvjhPO7zS3ZHTm52VlYutlR2h+HEbtoXstVVlIZg&#13;&#10;eRWjsNebPhC0JaW1StI3eN/jSs/MwqZJiwbJKQlWBHpPg5SZEO2y2W2SaGAbr0PBmJebM37UwUX5&#13;&#10;vaRcPBV1SrXsQocy83J1OT3HbnXUi0Lu7EWzbrnutuL8/JdffT0/Lwd71UZDIHOFMuVq6kBzuDW+&#13;&#10;mQPXRELBeyfcv2jlkrfeeBN72TjaQSP19eUXX3jZwL7Db73zBpvDEUcjqb2EORYY2FEJZSUVv06f&#13;&#10;+dVPX/z++6whu+95wpGnDtpnj55dcxxYllZreXnZ2eeeBcvBay+8ZgSlzRWrymo2//DdLxtry/tl&#13;&#10;9Ro1buyQPfoVFHaBMgT7GJBpTHVKWwBa85DymUQOgz60PLTbYWp47DdoP479ABGzoqtWAY+HShMO&#13;&#10;pQpdGLVoZAKGzY35R6Bx2pQxwxWtDNqu4QeyjUEKYKYM5jFA+wXWJttw0L6NBMm2Qq9shxJ7/6d2&#13;&#10;ujvi3ZgvDK0RFi3E9iXk2g4NVAi/ChshWbS7XND1mMr9mLcWpWyCRZZ2fMzGq+hQCgkgTtKIWbDb&#13;&#10;kfEBJqKQJQKtLikDUCfKXhsOBMo22iSv4YJRHXKszelIJ9uMDmcU3SXb6wO1YX9YCxmlNSVr15dU&#13;&#10;Vfmh1CsPbrYIeTZLrdPmkOEwr6fbYH1xwIpeo/jTYFqAeRb6DXRccZLZZ2C3/l37d7cEdAi7MNPB&#13;&#10;UK4pkHLDEIJF2SWkybAgWQyHWxRhf7AKsIrDtMv2vLQlZ3Z+MlLjaQEysNMYazeu+XLS1+9//N4z&#13;&#10;z9y+56Bx0FyRzIw0g2T/wHuJ7ZSZU1fyFgh5+Wj6Z59+ee/9d7z21htDBu8Rx+MIgayqpOr8s88/&#13;&#10;/LRxl114jbQ9E0fyhhBHy/ReUdWShWtmz/v1l0WLv/9qiq+u7rILr7rssgvSc7LJqM8USiBE+I7N&#13;&#10;mPbDvBVzBw3oP3rcGBukRE1Y+sfyn//8vHqdtrFyQ1AIHj52VM+uu++59zDkb4ztulnFYFr6DSqp&#13;&#10;2DacZfyhPDzQOJGIiemGrxVVaIttx2nlk0GYHOFMF0boOskFgp0ACZW8bmQ8DtDPYJ0wdQ/TrUCR&#13;&#10;Sp5j7L6m0ozWjrnrj2NK4wC1WZdwhm0WTM05ifk8QhsAP3RT0Yb1Rt4FppYHbEJcAgmX3vqwr8DD&#13;&#10;BPxL72iYH0izx2RH2JbZ+bR3Z44vWDJkUyVnJ1qmWJ5QvGNlQdNIllmsVvyZvcNpBTJmIqpmHYZ2&#13;&#10;Eh5Q5E9DsiE7neiOFiAp9eDeCP95UubRz1s6HpgOMCB+WLHw0JBTIVMjggep92wZw6oDSqeASvZw&#13;&#10;sMfDfEDonU1sSXYBWHgZZ5qPGQ5/df2Lz7900OGjdt9zBF4YzCEUW1cywhIC5hPSUAymObA3ntO4&#13;&#10;L975VeS9oOubysquuvrys08/+/jjT2zcWv7zwi0Nj1uK1eh2yeaSc8455+hTzrvy/NNleB607QMG&#13;&#10;md9+nvHGy69369Zrv7Fj73tgwtEnnnjlhRe5PHbSHjLUmVafSV0WraKmvqq0onfvnrAGkUqalrKi&#13;&#10;BLQNq9ZN+vGHTz94q1tRt8uuuHzYsD0yvOlsyunyBiUnJedlRdRpQbCXLTXLdKBMW0nsy/y7aNWS&#13;&#10;u6Lp0MXUmzDFUXgDFjEVSqcFzqwItLIaWjK1FNA4Q0xm8gnk6b8Nrc3QLKVyrjjDphLtTn0vcodn&#13;&#10;xp5AZbXkdDo9cHWgyi7s4Uud0AE/IDybSjjy4EMP2uX0G266xuawbeG10aye4J1VWlV5zrnnHX3U&#13;&#10;0ZdefL68PUfI1E8200hjx0M2bxb2Qi9y7NRXr1kzceKz0YhwxlGnDBix+5zvfnlr2tt33DahR2F3&#13;&#10;oi+SLM2dtUmSLGsEpRVnQRZb1FpnLydLJBRd+MesF958bc78v0459tizTz27qFcXmB1jAiRNJya0&#13;&#10;ceee0slNPeZN3pHHdDUJET8hAQiAWGEwri6vsMGjKh36BZjmiV6ZwNosUktAJ2JNkD8YdhFrN/z1&#13;&#10;3v8+P2DEftm50AiDaUhjsV1z8D9vDUWDPxT+7NNJPQfstvewYeSN21YO+PZCBiQ/fyiZYJCc8cPv&#13;&#10;99w3oVv3QVdddWW/Ib0QnuF2u8eMH1OcX0zOIUyzzux45tbbtJ+TrotZHLeeHbZNkGS5qLh44MD+&#13;&#10;4Uj4uxk/z1m4uKB3t0yHZrOlMTUBeWWwjVLsaObeoq3gl+h+cIZNNKK8ve0iQD7tvm+/nBxVo0VF&#13;&#10;xabTUsq5taFnTE+SmVv8/dffL1+6ZMQBI1xOt2kwaWaXINshOmLSp5N267n33nsPaiMMy0xJGBli&#13;&#10;aslItLl2/Qcfvrx0yfKTTzv1zDNOzUz3wMMNyiWP15MGlwDm82WOuvHVAxm1rqbGV1frcruYLWGr&#13;&#10;oBVTT2rycFZ2zj7Dh+89ePeSiiW/fDN73rezhw7a3eFEQl5o88GwZmXf2NFMVDvko5NEk0KHxIsP&#13;&#10;Kj4EIB6me53FXXtGQrDlxXKNxhI8p97WylIkFOUXH3/0cb/O/mXZsrmmI2rzrb4Qg23wRxfd8MAn&#13;&#10;y01bOWh3rkYFn7906bI/f/h2YVfPfhecf+VBo0dj6wDaY37xTDNjhpjGmK8hkSOpNrUvv5z0/fdT&#13;&#10;4dxNyvmttxcxoxZpTEll6vak7bH3sH/dcOOBw0d+PvP7B55+bENVFQz/8CKgTAGcXhkCXIZtKw9H&#13;&#10;B+iHqcbDw2fmU2GGC9Pfnh2CJa+gS5eu3UsqF1eXV6enZSKijYxozZYcEwUR7HLkjW4VsjKzlixZ&#13;&#10;GQoH995zPyv83qjqTEw1vPN7QaUQqgt8/OEng0b0H77HUIRxJapvzWiHvQxM5TVzUTIBpqgKHVGf&#13;&#10;dd9O+eGLb76srSvfd/CwvUcOR94WFpDKPJ3Im4r5xZHvHRpg2lLTp55NUiAYfPg/D+fl5g/fex/T&#13;&#10;fLSNX0dsrlioBKkXrFaH3bvbwD69Mru/8d7rmytK9h02nEK24FzNNCfxGS2bAUK7OYXLsO1mqtpm&#13;&#10;R02Hf5ZPimV2QrQBzMP4hlBZGJVYjiu44yBfFpScCFtE1r9773z+rdfewV9BxWTGjq+8drxw4JlH&#13;&#10;iheQDr537dHt3HPO+23enGmff65FFRXuyM07yAguhXR71IVMKNgRp/RoVLCA5Qhgln5Lj9SF58+b&#13;&#10;++orL73zxZt9R4w88YRz+g8ZjEgthADgTYZRUzQvlAJwXGHfmFMpHQj3ojliXi+IVQ0EIvkZRUhl&#13;&#10;wKz7W/FDg2aVXUzKW7oardndrnEnjz/5zDN//2XWt199G/TBZVBCcgY0QMG/qd+jpHQ6mrhZ4hkW&#13;&#10;0dktTSDflgDhfWkZAg1PHVO6GcbSPxdP/XpKDUIZYAmKhPwBHOGayqq1KzdGmL9wTV3NmhXL0wyX&#13;&#10;JMETx3SySamla8sHHhW59z9w38GDhr03+aO6ytq/d7ZNYgCGNtIk0RUyahF/1+TpiTyBWaTIVYBG&#13;&#10;wgrdGqLft+6Rpx/64KO3slxpD931wLGjxng93mZrh6GQlag1crIAYUrde/YmJyvExjZFjg3ebKLT&#13;&#10;6b703PNPOO6ktz57//tvp+sK3BbJOaHJELtEItMm20o8w3ZmrXabnOKkd8o0FpMMq6gfvf/Z1Vde&#13;&#10;d/xxJ/zf6f/30MN3vfjkKy//d+Lbr39UVVpOwZYW5CmyedKcmYUZMF+TJgEBEqb5JLVHQ35SC4KM&#13;&#10;zzz+eH8g+MXn3yHdSrN7QWldxbC+oaSWEtim9CDZnwUVm97P6pIFi594/I1wMHDGSReedPY5XXv3&#13;&#10;IKnUjPho3hFLh454FwU5Z7WiwnzySBWbVe3H3MSgO2nZrnPPPicnq+DN995ft76M3AnQUexdUu0r&#13;&#10;0rwxp+qsxDMsvWFT1Xt+n1ZH4G9fHBbMUNjTigoCqiF1Lew2ZNieIw8/+uiTjz7xnKOH7D8YNhio&#13;&#10;D8K10WBtOOKyg5fMZCgpJljzZWBucenhF/Ru3fuNHTVq1oLZwVCz68EgBynyL0liRlY6BRyl9jAx&#13;&#10;QwisqtZOm/bVDTffHFGFG6+9dfAeu6GUA/NuJX2r6YDVnMMsrg6FzuaNGwLRkCPbC5U00yM0wQ9b&#13;&#10;7GDoplkZaRedcL5NCLz0ysTqzZWIgcFhJp/vtEfiGZbpzvnRWRBolFAoCbZdPvGkM9549ZU333rj&#13;&#10;v8/894RjThuxZ+++A3oXF3S1yxRfAB+iYCQYioYKvV2hFCSXTTPVVGqPraQqQXKm2Y864sg1q1d/&#13;&#10;+tFHOgr/UX0BJHmlgok7Opi1CApMIVfOQlBcwrsfEwyJRulhMtXcTOFNryRWzgFJUYOPP/7Ca++8&#13;&#10;c+4ZZ99y45UZObBoQTuKfxJUrlaEmbUAWYqMwo02lawtKEIeRZYqwAzTat7BkklYLXbHvuOGX3D5&#13;&#10;lT/++M3EN59GMnHapcSC9VrgqtG8e7aPsxLPsO1j3LyXSUAAzJWd02XMIYf17tvbjjwilBzEZFBT&#13;&#10;WoRiwEDS5KgedZPvEH5CSC1FlCehL81vkuiqZ+8+p596+g8/zayrqWP57lg6w53xi6hEq+t9ZUi7&#13;&#10;yAz0CT5MQbthfwCaozozppMb5a7W1Y1l659//Z2fZs68+qorTjzjpPTMDKbPNpXacb2yWPgysoUX&#13;&#10;5aYjQbWZui/mYdCswTH1MLJs2+The+299z77v/nWh9O/m0ZxHEhm0TqhJc3qd7JPSvzijm2+kt1x&#13;&#10;3n5bRADPNuXGYsLTVuIPy79JX5D6HvKVP4iMBaTrY4NorqCUnBHj7rJssx56xKiwVv/VpO+Q0Jay&#13;&#10;P+20U8gdZXWkudIzokKACmMl+jD1GKBK5jKM74hJNf2xyEQ//9e51199DQK23n3trZH77k/lFdhm&#13;&#10;IO5e4HJWKkzI9/bwpHXRLDKpcVluiea2yaac/S9kpKXfftMtew8d/sijT89dsAg5fU1JvHM6FTQb&#13;&#10;weYi3Qrujc3uGj8xJQiwwoHbSFIsswetjbTsgm69BwRqqymXCOX1aHWGRU+p5l5mZmGfwl7f/T61&#13;&#10;sm4Zy+0UY4ztQiYiQRrSkmp2JRimglSJPmJkxHiTFAQMPSQW99WHpnzy2b1PPHLsUSdcfvWliM5i&#13;&#10;EjSzepHAGV9PIKxiwBiS0Gf3Hv2HdkUCI7M2WktffqaGEHuV/OKCS6+4uGTduvffnBgO+ll5SApw&#13;&#10;SDRO7aC9+KakHQyMd7FVEGCyj7lfNdOKNR7knw46yMrUjzp6L0dmFLoCypdIBNuaDx7zuqeOoXsX&#13;&#10;nXep05nz3qtTUPWGEf8OhVO8G6jIDThJhiieeBkWPWrUvDL3xwgYtmxd+RsvvPrTLz9feOm5CIP1&#13;&#10;epG5EvoMs/8sDWScU04ETSxrsWSkZ+/Tf4TdsJtCZ4vk4phjFtvDokODhg4/+oQTP/30y+nf/Kip&#13;&#10;EVTiIr/dWImNODvaHi/jDNseZ63t9hmyT4yz/iGxMDoQZGvaCUeeP/awkTDFkAxLusbWHI7ZW9Mp&#13;&#10;v7BX0VFHDv38i683bFi1cyog/zS2jbbbMigfeaIPqk3Nillj+w5tdtSvzfp15tsfvunJTb/i2mvH&#13;&#10;jz0CmhbSyjYEZsG6RUEA8QqJ0InDbAeKlOy2voP7yW6qjUYuCS2cGsatdAAej9t+w3U37rn38Gcm&#13;&#10;PlmyeSNS6KJwMErFJkGnkmj0E9pe4hdHQrvHG+tACDAXI6hhXfCHTesrC8ipSpHvW8awt+JoqTqe&#13;&#10;Tdp3rzHduvb8acYcQVd24kemW6zhkC/gq6U9ekPlkgR2niVcoYqq0MdqYeXjjybd9/hDvXfvccrp&#13;&#10;J/Xu0cWG/AIUb0UluBN7EEUy1jabjX9fT1YyqWtR/q3/umnTpopnnngxWO8D71LN2U52dLoBd7L5&#13;&#10;bWvDJTMYSUdICkD+7JRcPPGW+LgHDTVxWs7wYcP/9/7/KjfXmV6iOzhYmllUsbY6kmPAodzkcNj3&#13;&#10;1/lffevNabM+ueSisw8bc4TbgbpUVPvS9BlooYjZYlziHhqZ6Oh1Ku42YMg5Z5w/9evPPv/+F7hJ&#13;&#10;I+17ol8KLR5Uii/gDJtiwDvx7Zhqj4ot0ndy0mp4gJNNFC3AHCUnD95/lKroU7+ahkplO7oSyhDd&#13;&#10;EjCMECVYTYI/LMuAba33hR977PGp30y96dJbDj34WFTKxP4bTywVFWaBsw3OGC0YYItOjVuGZdlo&#13;&#10;yA3OYbedf+G5Y8aMf+2t5yo2L21DM90iIHbhZM6wuwAev7QlCJjZnCh5FX2K5R+hstlJ2GW3pF9b&#13;&#10;nku2ne5DCsYdNfC3+b/XVNSilgEiEBCDsI0qA+xWHQxV1dd5vChwsku8EQsuIDqCRQs2Nh3ZUvD/&#13;&#10;xk0b77zz7roq338feHT3oXvbUBJLZglrSOVqZs2mBC7xjjS51yFxGdJ5mbrdjEzv/51yan1Z3cQJ&#13;&#10;00I+VFPG+8sslkZxFMntRxtovY3OUBtAhnch4QiYzvBsyZmek7E77BJDJbSXlL/Q6cw+8cizy+qq&#13;&#10;Xn/t7XAgAuMM2bXg57/Fga5HAyryMFgdyq74EpgxBaaTE4so0Czwzzf0qdO//dedt9pd4o23XdWz&#13;&#10;b0/KtNhwMOBM6OINLkgoZNttLDa9DXnWh++11wGjRk3647Vf5v9Brr4srSXbynCGTf5k8DtwBNoM&#13;&#10;AijLB79QvUeXfsO6D5r6y9Rqfz3L1g0JcytZBAEJtVW14Aef3DXurTRjmJgrPrg1Eo6AdlCfYOnc&#13;&#10;BW88/fqgQX3vvO324mL4/7fvg4ybdvmMk09FWYT333ndH/Iz5+jYq6V9j60ZvecybDNA4qd0GgRI&#13;&#10;tNKRVlocd8QhHsmzeeU60xS3jbJVMgTs37t3KRrev1uLnEa3AbIxuR8+OOyOsC/8+8zf7330/lOO&#13;&#10;OfG6K252p6Wh4qpo2VmGhLY/M1AYQ5sxeOiASy4859eZs955/4NIKBLzleYybNufP95DjkDiEGCV&#13;&#10;rujp1/sPHJCX023Gr9MQqk/1p7fWZBiCWlq7zunJcth3sY43S+eCHH9KdN7ceQ//98lpUz4776wr&#13;&#10;Dj/lSJtdIsmZfEtTnOE7cXCaLTFlBhQdB48/vE/v7m+8/npZaakC7TYLU0v0zdpce1yGbXNTwjvU&#13;&#10;mggw33tBkL1e+YBD+q1ct2Hz8nWKyvKxbnFohjUQdQVC9Sjs2AItAcUQkBWLaJz+oR4E2Xvqaqo+&#13;&#10;mPK/115/rTg/99Irrx1/+EiXxyVa4fZKhQXRn9YEJAH3JjUzXhXZOXmXXXg1srJ/9MlkNRgOBMPk&#13;&#10;8tbRD86wHX2G+fiajQAxAUK1mJnGJtkPGXpEeVlg7rw5orJtDhRR0LLdRn29r7bCB6Zs5h0oZp+5&#13;&#10;3JP6VRBQbgfC8sb6mkcffui11948/LBjz7ngnKLuec2sFdbMm7ad0/Cy2PeAA4YMGvT6ay//+uNM&#13;&#10;twOyedsxciYLJ86wyUKWt9sOESDjd6zbhjWja87wPfsvrFxVrfhY8qm/Dzw2HiEjokQUNdQCPSzL&#13;&#10;SWj6UESiEQSQzvl29sTb/m3NLH7w4UcPOWy0AH8s6ARA8h2LechZwiD35wxv2iUXXAdH469mfAkB&#13;&#10;tgXQtcPFZHaZM2y7nTre8cQjEHMmo40/ksHYrGNHjStfVr7ylxXw4tqy+hxCQl1uRzgYCYTgxNrC&#13;&#10;frCEA7U1NV9+8vGTrz1X3Hfw9Zedt+eAwdAJsGTVyM1KYm4LG23Tp8cUroxl995v9zOOP33OzDkr&#13;&#10;F623IDS5ox+cYTv6DPPxtQQB0+uU1AQgUcnae4/8vB4Zb375brWvijzlqa4rNKdUrtzqjkJlaxPk&#13;&#10;nXv9s7IEIGdELuhUcxfcqRuL5y6acO/d337//WUXXnzOFRelp6dRxm9y0acKuNhNd7DtM8WZIDKD&#13;&#10;3h6a3SWfd9lZaenSXXfdvnbpOk2LmhCZORpbMlft41zOsO1jnngvU4kAI1mkpBEyHN3HDjt4xg/f&#13;&#10;/zl3Hmw1TIxlOVmQQVa3KaGIEgzsvOIg6kOavEHJVpHvPxqaPOXzOx+Z0L/XkPsffny/sQfYZIp+&#13;&#10;IqeBBv98tnfuUGoC871FRjtJhu65S/cel1941Z8L5z380pOVVRV4aW1Bsqmc51TcizNsKlDm92iP&#13;&#10;CNCzIVgH7Dt0+F4jPp08ORQMgSUYnxIfyvY0aBcj0kYQxE5HJ1CEqBq1aNFaX+3kydPeeHfikYcd&#13;&#10;d8kl56V73CzfIE5IeJKstos3Ff8yhHHjDz39+BPhmjb546mIjYsF+bXdXsffM86w8WPHr+zYCBiC&#13;&#10;BgNNbobjsnMv3bSxZuZvP5JAShQrQlmgBCPwtfIbeawcwE4Ocq9VDXHFknWPPPr4D79Pu+PmW885&#13;&#10;8zSbwyZS2muzUFmnqh4KZazqcDsuueryPr17vPb6c2Vlm+C0ZrHAY6NDSe7mmuAM27FZgo8ufgSo&#13;&#10;ViP9kwbvM6CwZ5dJn36hwTGW3AEgtFJ4a7o7LdNh33nea1h3lGjk2+8+u/zKS0R34PYbbxi61z4C&#13;&#10;irlSekKmmaQU5C2qORj/iFr3ypiOm8oyYPBCXpf8My84fnNZ9cyfpiPjDaqltW73knT3VDOsmUnI&#13;&#10;PDpDZp0kTRtvNgUIgBwph5VFcDjdxxx5yrK/llds3MTuSwVbFKNGcEuZDg/50JrVtplNS6MUWfii&#13;&#10;KqgKrkTXryp58fmX//fBx6f+35l3XHVPl6K+yJElWVFwWxatrDCBmXKsrWbJSjjOrAwCWfMkyXH8&#13;&#10;0Rfsvteohx95Zs2KlaRL0ZQoqguxg9Ljdogj5Qxr1hyF0l9TW1IruEOAzQfRvhBA9AHqaJN8qQ/t&#13;&#10;001ySp9//bWZNBZltBSfHUVwIlFk4YOHAJ0JXwFWDDYajobgP1tTVfnHb78/9/yTC5YuvvWm2887&#13;&#10;72zZ7epgJqw45rMx2Q0+uJyus884o8bvf/39F3w+P9MSNGaESTU1xTGW5lyS6mHQhoh5w+AFzldb&#13;&#10;c2aIn9NaCLC6qVToBpUYvDnek488+cspX/w5dwWyuEJR4DNqXE5PhttDRQdIWDAgtYYjkUhYlURj&#13;&#10;3rzFE+6e8O3UGQeNPuyhBx7cbbcBkqRbk1AzsbXAifu+jWkYwbAQ5Q/cf5+x48d+9vk330/7Dt5s&#13;&#10;qKveoIztIJ5bqWZY0/ENkdlqVGGVJvjBEWirCJAJi9z/YdpCicCTTjkWpq8333khEsHyFXy1Qadk&#13;&#10;d4g22KugVYRuNuSnCARJsv0wffpDT9y724C9L7vmkvGHjfVmpJGAa5EpM2qnP2IZx01ti0XIyk27&#13;&#10;/ZpbCjz5Tz3/9KI5y0g33ZDQsWNAleopB7uqoej0b79+8/nX6ytrAWLM2bgT5DHrGCum84zCzFBA&#13;&#10;dijSmFo9uRkHHXLIvPl/VpZWgyoD/lroB1SnhoKFfp9v3m/z66vqRVmeNGnyAw8/NWbkERedd4Y3&#13;&#10;2yvAZYBStyDfYdylYDsU5FvEdLC9rGDp1qvbv264q6qi8tHH76+qqGA6bSheOoj4lWqG1VXLrBk/&#13;&#10;Pf7skws2VsouqKXMQA5TOcMPjkAbQgDKgVhlclqjgiRJxx51OPyKvvji02hUDSnkswU5LByqf+Tx&#13;&#10;x2+67QaL3fjiy/fee/+d22+8+oJzz7A6kGQAliyUyTFLvpA9qw0Nr7W7EqNaAzXExX3G73Ps8UfP&#13;&#10;XTRv/l9zyV8WkR0dhRFSPeXwMPzqt6mL5i3QfBspg5u5KaB0GK094fz+HIGdIMBKkecV5nXrWvT6&#13;&#10;u69tKFsnu9UevbrZHfann33+8ymTjz315M8+mjL542//fcOtYw86RLbbraQ94Jg2gQALkhPSPK6T&#13;&#10;TzhR1IVp33ynKmGQbod5G6WaYYHcpedfdd99/9Gcep2/CpZZWoRk++KLkT+NbRsB3VJbDVWrpXRz&#13;&#10;xdTpPy1bsbyqMvjUs09/8+XXF198UbCu8qvvvrjyigv3HLkXCAIig0ZaAb6qm5hTqudO6c2Nnr17&#13;&#10;HThq/z9m/b5+8TpFibTtpdCC3lknTJjQgtN3+VR4tHjSMroVFq9Ystgq2Xv17m1FlTdqtqG82y7f&#13;&#10;gjfAEUg4Alii2G5ZLXowHPzttxlzfvll1dIVG9avdYrOe269d8r3Uys3VD/x+GP9Bg+VUfaFLWhy&#13;&#10;MCAtQ6qFmISPPakNxjKWCZpNduZ16fPpV9NW/Llw1JixSF3WMXyEUz39TNtvONOdXQv7LF2xuNa3&#13;&#10;VocYC5/Chg1VR3I2blyapj6E9PcG3NFZuWYdntUIEcImiYs5SX2EE9U4SQCuDPcppx1/8KGj6+v9&#13;&#10;gWAkKy/vjMuu+PCnyfW+ujvvubWgWzFVJie1K8QGhBIgrKC9lydIFHo7bAeRBwwsOyIQhg0beNzx&#13;&#10;x/z8x09/zP2FKu/GApNYSYh2q3BJtQxrpiaSrHJ6mven775zhTO69+tuId9YnZlcmSjbwfIP0+pi&#13;&#10;EejMvRJrRdVVVF8iAcfMqMSV0El/kBNyA9gMBNlm6z+w34qlK9av3+D0pK1Yu6pXYf6/b7mtqLgr&#13;&#10;DDSNRbcTcr/O1gjQ69Gl+PMvvti8cdP4cYc6HPCNpSBlvLfoa/vcDaRahjWDC0ErWV0zBK84c+X8&#13;&#10;sKJBZ9WYAq79vqx28jw06OMwdDXkD61dsjZYHaCcH5Tajsuw7YNJaKdFdWilboX99j9wtCTJdZVl&#13;&#10;g4t7XXfpdfkFhex9SfouPp1xTyeSQubl5h501Mm//Db7y68nI4xWURTs91jqhvZ6pJphiVZgBxAs&#13;&#10;aVLa4QccVrJp3bLFi1iJCQR0tPfK8DtcBDrLnoRo9XBU+e233154/cVabbVhKEgYajpd8qPNI8Dy&#13;&#10;swgSnnbUlx3Ud5DdZjtg9Mibbr4uLS+dppfelyRotfmBtN0O4hGRHdJ5Z5yS1yX36edf2LBuk1lz&#13;&#10;h6TXJhKYtd1BpZphqdIchXLAvdAyfO/heXne/332sc8fQcEjaCdJgKVEbh1PDoDiFQHuoqb7l6/7&#13;&#10;Jcubli72Ui2oJEqKO360BwQoySC5aqJgFx562Q5W3Xv3/QsKCwSVImspcwvpfDpNBpckzBnTA4g9&#13;&#10;uhZccNq5JWvXv/Pmu2AExCw3VEDY8S0xLbQ7bos7wlQzLFywUU+CKmaIksPtPOrog1Yt27BuxWq7&#13;&#10;DfmGqEA8rWH817ECapm/L0GthZ2RmoxDjjomPSddJvs0zy+WhCc1OU2yKi+wXtmJCAwyG+R0LSIC&#13;&#10;oFSE0KjTP6ZU5+/MOCfABM8qW4899bhTTjzl3Unv/TBrsqaGWWDdzqQu6BMYYcQMynHePjmXpZph&#13;&#10;txqFYB3Sdb9Cr/uj9z6sr0PNTmSFa1idHWuVkqCqk2xeEyyPhHwF2bl4MHEgPR5/IJOzsJPVqmnf&#13;&#10;jvhDdsnWJT+H5rGj5NlLFmTNblfH/oAELCEzI/v88y5Kk6z33ProX7MXU05IBvKOjDQsbgl/xB6R&#13;&#10;CWht6WhNhsXrypHpvObOi9dUrlv852ICp2MR698TDc8BKzTNql4RxlKBvE7l9MjGxX3S29LT0Oy+&#13;&#10;WHXJ7UrPz+tCfnhc0dNs3HZ+ogiHY1IUUNnEfgP6XH/Nv2rKqj/84oNgbVhVSYW4Iy8jPEuKEoTf&#13;&#10;pxqNtLUK4a3JsMAMqeJ7Fgw55/jT5y+ZXuerM98+Hc9hizwlsAoEa7DaX9hrqCs7k1zRYefqwC+V&#13;&#10;BD11ba0Z2nkYRjBaLrvk9Bw3FAS0heVHIhAg8ZXlgaSUZpJ45PFHn3b6GZ9O+uKDTz8RVHqX7eAm&#13;&#10;pKctK6maMWU66JXLsH+jhA0W/Aqgwuq/19CyzeXT580NR1WLEWXyXQfJcB4bLe1hNMVQSoxZSqTM&#13;&#10;aZUpe74k0cukjW1qEvGkdOA2mI6AnOxQ+MDm8aQxZ7u2tS1tv+ibohUIAdmjoeZ2uuX/O+3MfG/2&#13;&#10;Jx99sKmqhirSalH4O9Luj9X/btAboAiw9sZbb06fM5PtCtvW0ZoyLAl2IFKrmJOX16vP4CmvPVey&#13;&#10;ZgUFKVPusg6Vbgs8qsFvOmr98bNN68rKZQnpGZhan4cbtK3HYWe9oec6FmaEurGiCBcCvDS5Hj2R&#13;&#10;Mxh7KGI7fV3s1avHWRf/34IlC15/40VFDWsWK5X2oTpppFE01bIQbldvWPfd19/16t5DkBG11LY4&#13;&#10;tjUZlll6BEU37JJw5CHHFOUPe+6liaG6IF5OqM7ZsSK78GaWItFIRVVlRqbTXAPtN0wlkc9Uu2qL&#13;&#10;dhzsKKurCOk21eIWBJIG+JEMBGC4EmzWE4476ZhDjvzi00k/T5+BymcIQmClI83tH2lmIcz+9NOM&#13;&#10;NeuXDxra3y61OaV4azKs+QqyoQY9ynZmZ51x6nGbako+nvRxJBTWdXLtTsa0tU6byJJvqGFdERza&#13;&#10;oN49W6cP/K4JQIBe/lTnMBz12HUHqqPSI95hI2USANiuNIE854YlM91zxiVHgRFeee212roaCSV6&#13;&#10;2M6PBBRRRJhSJBj54+c/Cnt0ze6Wr6HQ+q7cMQnXtibDMpULmQ4RKiOLWr/dd7v67Os++mjKtCnf&#13;&#10;qKzkpKnz6ghxpXBDgyeloHu9DoeMmiK04zRtJkmYU95k0hDAm5KJsWUVlVKaXbWiKiJNbdLu16kb&#13;&#10;ZgXQIKzKew458NQjTpg957cfZvzMQu5NJWJMJ75s2Z9zF/8+YszYnOzsNuj82KqLw1RsIwER/pNs&#13;&#10;SP+yz/7Dr7rivNc/euubr36A5wUSUCH7lELarnbORIIV7gQYoiOji0Wl7MJmGouOpQnpBHTAtqdI&#13;&#10;P+BNz5B0l010UXbTTjDu1hmiGXuECjyi88xzzu3Zp99rE18srdyMTQOs4bCH6zo0BsaadcsDft/x&#13;&#10;hx/ldHiYYadtTUirMuzW8wbgkMls1CGHXHHFhVN//HLmrN+Q9EFEviLSabct7XVLF5yZ7F4NR8pW&#13;&#10;r+MhPy1Fr82cT887ZZ5U9fXr1mem2Wwk0FqRLa3N9LBDdQTSKvYIYNJwWFF0YeSBIxYtWvz8i6/X&#13;&#10;BYKUhEdTYOXSFG3WvKVFeUWDe/ekgpRsT9ymUGhDDGsRbMDGbrWOPeDA4w4/+MNPPv517pJIWGE5&#13;&#10;/toUaC3uDJwmAHTAFy4vr8yypbf4en5BW0GAArhQmCPiD1DhWLgJoYgs1xIkaXYMA9aYUGXd/Q8/&#13;&#10;fM11V+qGmJWV9eYrr6xctAYJeOHsqFkkf61v3u9zCgq6ujxZcK5vgzzRhhjWsJCnG1LCWGXHXsNH&#13;&#10;6QHx6ksvmPHTdyEl1P7dYwVsJhESKFujBtlH+NEeESADCxw1ZVnKzUz3h+GhWcO0PdzSlZTZZD5b&#13;&#10;WkjV5/31+6zff3nz1Y/qqmuC/rr77rkrUF9H6hrDMmPGz5s2bjrlpNPsTlm34Mlqc+7JbYhhRaTQ&#13;&#10;YGlhcKAM8s03Xn/MYUe//86ny5auUSNKFOU9oZSF24FBNRFIy00/MM/jNr9Ng+ADgnVKQnFWjjs/&#13;&#10;JynrkTeaZASY2RVGFmxYDdllNwxkg3VYDAWKgiTfuZM2T9YKq+TOcp1/xhmjR41SwhXBYBDPO9xj&#13;&#10;Z/w0HY++qqnf/TxHENXd9+pJec1YmFJbs22kvsbBDpcLQcP+MbnA8Ga49jtgZPmmjV//+M36NSsL&#13;&#10;Mru60qzw1YeyBal0kOWMkqmY5ZbbvBJBNTRsKeuq/fOWrxw6dM+cbK4oaHeswfiVVd5SVd+nX05S&#13;&#10;wpZjjz9KtrnwZIMJ2t142kWHIcTaJGnAwN33HzEqv3thljevorKiurpy7rwFAwcMSstwvfHuWwX5&#13;&#10;+SeffKzD7iGnDtLZtK2iIW2IYbeackoWT3Glu+02UDX0jz6ePOu3XzeWb+jRo7/L6WSZ4nA6dgSU&#13;&#10;nKoxrGYnuSFadz1RsDTlYNBnzZozYLei/Pyi1u0Pv3tcCLD1JlgiYcsnH04WBem4409Azk2Dqsqi&#13;&#10;DBI/koAAxcxR/u10b9qeQ4btu+d+g3bvVVO3eeHCpes2rvKm53wx+ZO9B+9z0MGH22wke4kooc5y&#13;&#10;xyShK3E22Ya0BFuOwMxBhi9ur+e4o4956dlnDj96zO+zFt55392vvvJ66cayYCRIGZENZO3+W0vQ&#13;&#10;doVZErX1mkjdnCV/2WUYSPnR7hCIPbTMkRl2S6QtxDbKjDzkivXkzKZZ4YDRJWhTtEm5xZmHHnHc&#13;&#10;vfc/usfe+yyY++fDD9+7eVNpl7QCWYIStjEGvQ3RK3reVmVY5tQGPy1gjGrfaemevv0H7Nlv95Vr&#13;&#10;F7/33vuTJ0/eULo+Q063Ckjj7YKHRkOVtFhyruRMePytslQVWtnqtb/OnnPc+JM8WVxLED+YrXdl&#13;&#10;LAlBNKx8Oe1rq0c+4rDDyZc7ptdqvX510DubUTk0OPI6pkdbNOBEIGR6c/p3743EZmnurFA4Mu7w&#13;&#10;wwYNGYANL9GAya5tSW3YTsKKKBcMKbKDgdCqpUs+/vSjmb/NLtm8sTCr6LTTTj3gwDG9exbLbjul&#13;&#10;g2CO/EyBYOpzG+aGRTe01lKECyXUBIuW/vr4wy89+d/nvJxhW2smduG+FGQIhYAh+oPV19xwQ8Sn&#13;&#10;TXzpJbtL0g0JFtpdaJhf2mIE4JSsaNFIIFy6uSyrS1F2GhJEtOYDvpMBtFkZdqs+E72SggW1lMX8&#13;&#10;woKRB44af9C44rwiT1ba+x++P2XylDnz5xpSuEf33hJSApJJEfGMZuVPCrJj3Lqd9L2p09uS94Ne&#13;&#10;tym0dNGycYeOtdntLV5T/ILWRgCrhTlmG7oiTf/pV39Z6dEnniDLNpKteHWu1M4O5gFvNbvNnp2T&#13;&#10;7bDb4ELXivLTzofePhiW3AZYPLhZCgnr2Z2WNWyPoaNGjTzy4CNFl/rDt9///OvsfFeB2+NyOF2s&#13;&#10;wiDltzZTSDL0t/OKM/+egrmhbGG6tmTBinA4uu/+e0oSPZb8aG8IUBFPNpPaN99MjUQixxx3tM0m&#13;&#10;66xCV3sbS/vuL3uuTbcB9tprve1pkzi2j5VhOrxCiGUWMDgaw28W3+H7bevau8tVl17/3rvvXHLu&#13;&#10;eS+8+fLpZ536r1vueP+9/1WUloSi4QjqrSOCGZuKLUqFM1daso9R/boUpV9BN4w//5o9b9ksFT5m&#13;&#10;/GifCCDNL3k2C4LNZa+P+nRLgNL+ts+xtOtek4rWzJ9kZoptw0f7kGFNr1dT3jR9EplQSg5dlIhD&#13;&#10;kjKysocO3WPvPffp0avXrDm/TPp00tffff/jz79Ulm7KdOb7/D5/faS+ro5OZ9eBX0G6ooDgBTPT&#13;&#10;pFnunv1tx+WA4p5HSD5IbPnLH9Nlq+vA0WNsMrc+x41lK14Yy4+BV/Z3P/wQqA6ccMKp2Kiypchp&#13;&#10;NqXzwujg741pCrahcQ+vnVi6mj0+XdVqgvVVZZVffD157q+L1q1bUVNdAwOky5sJz65uXYr36Dd0&#13;&#10;wG79B+41KD3TCaMkNuxIGoD3oCSZrGeayBL8VkStTEVRnnjqEYcsXHzZtU67p9kD4ie2FQSYTklD&#13;&#10;cEEoELrhupvKfSWvPv+sx51rWClIvq30kvejjSHQ4RgWoqmhwotL0UJaxFJavXnR4iVCVNUtYk1F&#13;&#10;+YIVqxYunFdRUYlywcU98k8+9MwRo/bJyHCiSKVsd+DFyBycE8+wKP8ciegPPviffG/mRVdeJtu4&#13;&#10;pauNPQfN6g7l1oJyCimfr73uhvqw77knn/S47ILVjpxwzWqAn9T5EOhoDIvMBay2IIRQ6Fop5Mus&#13;&#10;+EX6cN2CVLM1leU1/vraytBvM3+Yv2BpQV7RZWefUzyglxXudOZZlAItwTIsdBKhUOjOu+7p1SX/&#13;&#10;osuvkm3c0tUOHzVaRxpK0IdDkZtvuzmiBB9/+L92h8uKlE4if2W2wwlNSZc7nP7I0Fg9X4pUYDzJ&#13;&#10;1KzwCyd9qxatV+rWR3sV9dh3xJ7nXXn1Tddcm5nh/uCLd6d/+z3SJDJLMStRkfDDQKUcY+OmtREj&#13;&#10;wFV2CUc3NQ2y9zYMrBRsmBFVgwHVorK8xTwpQWomoH3epaMxrNUqIwiMiiYQr0qUR5IVDMcH5EXU&#13;&#10;ZH/YXRYm1y9Lmt2+29AB111x5dAR/V97740vP50aqPUZGrIgwPxFTxEqLJAYnIiD0rHruuz2uHOK&#13;&#10;E9Eeb6M1ECD7KO35QLIRi6VsY0U0YjoRdrSHqDXA7bD37ESLA8+CKLjtvjRBVcxsSOBga7p97Mij&#13;&#10;LjjtrFfeeunph14MhRUksYdBg/kVIB4yQRNPMKNMl8Xql1iKNX60PwRIXjV3RKIY9boNLWxBbSDy&#13;&#10;1OYz2v5mM2U97kQMC+c5u+zw5mQJNgkJ59imzypaJFlyHXDQuOuvuWbW6lnvv/8hCJaJsJRIKabE&#13;&#10;3eXZoKxquh4sr7XhO1cT7DKerdKA6YBp3hpJC0Xkh6XU29D/dKKHqFWQb9c37UyLQxBlh5Dbu8ju&#13;&#10;srFylTh05lhn2GRh7EGjb775/37/Zc73X36nRPDomMnSE+NXgI2kavGrks+Sm5Y4wbhdL7z22PlY&#13;&#10;8BAUPnYLMqVFayJIl0GKg/Y4GN7n1CDQiRiW0kaibp2my4Y1ZtGiZDJkE6McPlbrXkMOP3Dk3s+/&#13;&#10;/cKKhUsoWoSiERL08BiqqDsERca2MlGKh9SsD36XRgRiYSkkwNp69CyWhJAmVpMvdextzaHiCGwH&#13;&#10;gU7EsKRahUuBjCS9ZBSmOBzEzTZEi+GzZLMddeJR2Xk5z732bH2NT6G6ogkq+yOiahvCZY0CR4bA&#13;&#10;9pb8aH8IxKIKacmkZ+RgOtWolYqbtvNCyO1vItpVjzsRw5ppDdRopK4uiJJfjXkJMF94UChqFqnU&#13;&#10;0zPPOOmkRSvXTP54SjgYIhJOzB5Qr6iqqq2PdBvQHS4N7WqF8M7GEGjII0TflagiBDWjEmkK2lRC&#13;&#10;fT5ZbQ6BTsSwZiUX+F99PeWzVYvXahrVGmgkUOaEQ9qCMQeO+++DD37+wzfPvvh0VIkmJOQc2omo&#13;&#10;L4i4XMkOQYibntvcY9CcDjXGUmMK7bJHs1qiUgQOIgmPsW5OZ/g57QWBTsSw0A1QmlaLtn7D+urq&#13;&#10;MvjMNk6SGSzLwr4MyebYfcjQcw4/8efvZ5YsW5cQGRb7SF1Xu3TravMgmitBut32ssQ6Yj+x4QkH&#13;&#10;62srqhBFa6G6nPzgCGwfgU7EsBQ6qyMtt9hjSG9njqRSmXsiOypQwZwcWR1xStsNrcG4Yw45+ZQz&#13;&#10;v5v+a1VJlaJGkU4JyVsMPc5nCbeRPaI/XK9FKRV4W1iMCXlztIWBpLIPMXHVsMi6FIyGV9WWUBa9&#13;&#10;xOiRUjkOfq/UIdCJGJa251S+TtqtS7/srhmkeW3wxmrkPPNXcF91eO2HHDSypGrB1K+nhcNh1GYn&#13;&#10;lUL84qfuDHhqSnxRNdrqpueU5R1P3SpO4Z2Y14k4YK+ubpdzYyXyw8LphKd9SeEEtLdbdSKGpcqK&#13;&#10;FmQptPbq3cNr60lKA51ScW+jR6N6NRYJSb7zCvPH7H/k/MXzylaVI5rW9I6Nb34hJJfXbA5Gg4hx&#13;&#10;aCNh7GYO8viG02mvMhEDdOnOdEeaN63Shx8S5tLXaWHt0APvTAzLwhvxxZXhccsCUnATY7KU21tO&#13;&#10;MX5gPo6a1SoNGz64oCh92rfTAsEoTibujesAyuWhKovNapcpu0zrHn/nMo/3hdG6/W+tuzeuE2xy&#13;&#10;wtEqjxHxdu8qI70QD9JrrSlpD/ftTAxL6ZMRLkuRB8gJI6JmYkPRhC1nipm8cCpOs2ZkZA/dc69p&#13;&#10;M779c8EiUuPGqyUAN5eW1Bd1ybM57PGydMJWE9XegKdvFAluSIyNOSElrPmO3FBjzaF0pUvv4h66&#13;&#10;FmJlMUiDxA+OwHYR6FQMiywEJLUSpzSk2WaBOtuCgNrrMrJziSBiacReIw8be9CXX366Yv0qKBXi&#13;&#10;21mj0Ky/tqrQleeSnHGKwYlZv9B2hClZbSC0ZulyJRrCeGhQLPVXYu7QcVvZUvZXRGNdJLKxcqlu&#13;&#10;gT8f18N23Fnf5ZF1IoZljqgsjhy5s6KqpqrN8WR0uZyHn7qvzap89/1sfz1yyNJh1lJsAfiGtaK8&#13;&#10;xi6Duls13IAqnKFYjrW0uuqhF55c+Odii46U0gBF70TroAXTtsNTHZkOp9UaKkMMiwxVbCKa5G10&#13;&#10;TAQ60ZOF4gXwuVKV6J+/z68uq2sM0dn5xOK0rplDTjr+gpK5f87/bQ6IFY3gEjh2NX9FiIjW9ch9&#13;&#10;h/SVZBskxuZfmOAzTaWzoeVlZfYq6L1+TYn5vmjOmybBPWnnzeFFmZebVVddryuoNtuq25J2jmSH&#13;&#10;734LaKLdYwGKRVIATVuxZqliROH92pyyshA7kcl7wO799h914HtfflpdWcEyLLXsoQIpB+r9LiNN&#13;&#10;FGFFa0XMyR8C6ROdLkd+l7zpv3/vC/jIndNMfcqPZiNgszn79OpeFylj/iH84AjsEIFWfNpTPSus&#13;&#10;BDhCDqzdivp6MlwkhFIgbczUs6PeUHpDwSJL0pAhQ6sqN037cqqmgjAhyTZx4ZYNhiLBzWUl3twc&#13;&#10;FjiW6oFveT9ggB5Axzy4/8CyjdU1lTXMRwJydetJ1q2JR9z3RvniwopNNZFAGPomJYqiB63tIxL3&#13;&#10;UPiFyUSgEzEshRLAW1wSevXvYrPbWSiXmbR+Z5xHhiCK+7Lkdc3Oz/W+986HVZsqdEOjpNrNfqYo&#13;&#10;S6KuW234jqiwVuQyGi7rtuBNz9AsSiDqI1sXyzOWzGXW0dpG7LVFD5XW1VSW1tAiYubTJt/WHQ0F&#13;&#10;Pp5mINCZGNYkEUHMzEmHgYcKxdCPTYOEEyH3OZz2k44/ozJaM3/hIiQgBGU23+/KLrtzs/JR+taw&#13;&#10;SK2qJTCdf+ndkpmTLYryqtUVVHvKgtpkTePAz2hEAHEjfXN7dsnLFT0iSmGw4sGJSdbOQe5gCHQi&#13;&#10;hmVciqIGVllGFUQHdsqmT8DOZ5TyyJpGLauxxx67HTJu7LuTPqz3+Zjmsrm0JNks2dnesuoNBio/&#13;&#10;t3JZJ2JYdN6d7hg8aOCSZbMURRGpsk1zx9LBHoA4hyOII8ft9+wTj/fq0RsugI0K/ZYq6OO8O7+s&#13;&#10;/SCQZIZtS3GZjELguoh9ugrOpJEzr9gmsg0wFy/Y3yF+pqVlHzv2+A2r1s6eNU8jN6dmH4K1X98B&#13;&#10;CxYsDAeCzb4mCSeSXoSJ7YLF6ZL3G7FHsKq2ptSnWiKJiDT7J0f/nb+8AeSdZzQ3W2hsJ0Hpz5MA&#13;&#10;JFZNdkF+cb8+dhvqZbBSRPzgCGwPgSQyrBk71KSQmLJ5IQ9Ww1AVGKool2DsmaeHY2ePBzS3JMRa&#13;&#10;Zci8iEIYNKRv9x5dX37r1WgoHOODZrxFBEPcb/B+q5du3LBpXbMUE0kChaIrJEjxVOncah95wIEn&#13;&#10;HHWGDSRBKchbsBIaw/OJDpHfgOqfk/WPch2YP+o07zAHauwzPoXDKI0OPw7yl8MEaIqqRvEbRVFh&#13;&#10;KdJQTgK/NnRFxQdNoURmdDZVVk8SErvYLMEoioiCpjLx1lb1cd7FkfDLk4xAC56rOHpC9NRmXu/M&#13;&#10;xkNiUfna8vXL1uIJbgyCbPbQBNnjPHD8fj5/XQUy1zVbEQtFZ27vLKtsefvtD6LRcLNvl9wT7Q73&#13;&#10;kH2GZuZ7oZA1C+s27zCHTRV48I3poykQmQUbk4aX/WtQ91IoA/jXIM84M+DDECJKOBINRaNqfZWv&#13;&#10;dqM/Uh8QlFAU1kNU2lGixNVRVVcjCuJ6qVdcfdG8aeFntUkEWAhp5zggZ4EIIuHogplL8oqyu/bv&#13;&#10;QmYv8opFeq3m8ouqRdcuWX3tDddecOUFxxx2vFVulvwC0ggHAjdfd03YIjz9xJMuj6eNQA6ZnsjS&#13;&#10;YD5pW78LTd3idlyGG2qds6o8+AHJpUC0Zg4dSrkL+Ri7BeZ6rGvRsGSzIr+uqurVlVXh6lBVpGLW&#13;&#10;kvkVJWVy1C1aw4LF4cl05hWmdfUO8AX8ZaH1XmuBbLfvf8BeGVlOUbZBWmwjWPFucATiQKATMSxo&#13;&#10;TrSoi5esDAY39Os5PD07e/sMslMUseGt99ffecetVtlz313/dqWlNacR7HZVNfzii698O23qm++8&#13;&#10;ne7NjmOqEn4JNuKUpQHiKytubjKs6XLUGINvvoC3JN/GVzJt+alSpI74YwPQWgOhsG4JSXWBqory&#13;&#10;Uj1q1aXw73/85XCHnEpPW5qwdMEiRfAJadlewe1Ns9jtadnZhaW1q0qrN/fO712l+Hw1ottZXlGm&#13;&#10;+2p9Z5115KBB+zsQmworIT84Au0WgcQz7D+fSWjmyLjCChGa9nc6h57aRocpuE5BnIw/g0YjKWwp&#13;&#10;czVKYebsQMIK14dfeeWVocN77z/yEKhWGa0ww88W4huFOCG1VmzXzHbEf0u4hqKp6OUPX89448OJ&#13;&#10;99x1V9euyDML1x0MkBWvjd1o2zhUZLKC8nfyl7++/9qTb7z5qic9Y0cLZsuBmOc09s10tGq40Ow7&#13;&#10;pRQg9y8SNqkPOvzIIJDS5h3aVmzLRXLdpdQklLiR3DbJkYC5nxlaTWnt4hV/9u01OLcLMT4kWbSD&#13;&#10;/TnOpYI6SsTmcJLeVFNlFuyrQHOKjXwkGKiJ1Nb4VqxYWllV4VNq6qr8ks2pyXUbSkpcYoY9zeGv&#13;&#10;r6+qqs/M9G4urezeM3v4oH37D9jT67Y70202T25OmtNmB1YEF1g+EvXbZXvECItimiQEgz5LOBiW&#13;&#10;PRG3qwgaYl44st1yC+84e36TrSVoaJ+JQqCiGLey2i3YW0J5R/6Y4AViWHr+49Lb/pNYTR7fkp5g&#13;&#10;OdlYuvntt59Pyxlq1yuPPPS4wi65qO6NM61MpWieTOYadAylt0Wy0iFj9xamMOgKyUS2du3qJ598&#13;&#10;7PRjzhgxehQuZvxtgR1sR2tK0TTR0KZ89dl7b3740gvPZ2Rn7oRhzZ5sOS/mj7QHx1uK1J7Mz4y9&#13;&#10;qvAnUCwKlBv0nbBkeJoZbgCvOSrSZjLRFFeaecc1JaLccP2/pn435YRjzrrn7lvtHgfVaESicUGi&#13;&#10;ljXNV1WHyrwRSa2rrFm/ZlN9sKpk86qQz56RZq+pqa1XawXViXZkp71L1y65eQWC6EacW57kTOve&#13;&#10;JR0UqkQlCbwse3Ilh8ONoLjGwmjbVUdsDQhw1sw3bnzrgT/cHIE2gkDKGDZW9vhv6xAJYKbPP5PF&#13;&#10;IFoxA0oynihwCyzXMM2sWL7is68+/eh/k0o3lTz51JPHH3ccIxT8Jea7xRL/63WVtVXrqor6Fzjd&#13;&#10;TiQl2LK0ATgIusZIMPTCkxMzuqSfdcb/gUegciSW3rE5HoQGsv5q2odvv/vFs48+nlOUv0OGNVWY&#13;&#10;DQrQGI/GVKK4iwhp38pcq7BBB3XiM2Na/ARRGuwJh198VQRBAh8LEGrZi01T0S7MSCBWKF5xhVJe&#13;&#10;5b/ikovnzpu9xx4jnnz6kTp/1crVm0rLKq0RzR8MVWyuCPgDVk+0wucL1wWzcjIGDxjWrai4oGdO&#13;&#10;bmbXwkyvPUOVhRxKP022dFONy15FplbBIkQNJBwnUmehdMzC1TyN6nZflm3kaeHd4Ai0FIGkM6wp&#13;&#10;PJnB70wxAAYhC0mso/Qjyz1CsQDSP+0tzRzPlo/llpc0/l5VFNypqnTjbzP+uHXCHdFo4JXXXh59&#13;&#10;4EHsBPSOyIBJ9HptTd3lF1+6Yumy/7vgtMsuu8LpJE1rY5vwJAKRYOf87BPPrCvfOOH629wF6ZRp&#13;&#10;iwnhO/LEMiuHf/HFlOdeev3Nl1/LK9yRHpakSyYO0/bYFMNJrIbbA3LGEKXC/4EgJC8m0QiF6wVN&#13;&#10;isDxScPe3Q9trx6RdDC9y9CRaFGUI/6gRQr7/cH581dUh9ctXrS+enO5KGNPb0em2N9/nRmOhB1O&#13;&#10;Z2FBXjAYCgbDVrt9z+HDhu67W5Y7v3/hAG+mS6m2OLs7u3YtSvdkWDFMhKQRlUMqxrsIGcNINcGU&#13;&#10;D/iAf1aqHMGKSZpFd8yXZ+zN2cI8qubYk/HGbeai4qdxBHYdgaQzLCgjHApWlJX7631wkqzyVVeU&#13;&#10;V/p9QbilOp32bt0Kuxf38tgyYX525Xqw0UaZOdNI3cC2THPINI6xkPqGQbPf0aYeV4GDTNEJPyJt&#13;&#10;NsmA5Hip4jPzFmByHu3/1XWldRecfVa62/78sy8UFhcwVkUAAiRZ9BS0o1ZV1Vx0ycUbN6477Kij&#13;&#10;/33Lv9xp7i08mcjFl5XmFqZN++a5l55/8aGnCvp0MWVOSLd0OyJHtknfws0WV8Eb6Yef5z3z9INv&#13;&#10;TpyYkZHRSP3sBcQ6SD6lIE4VbxoIzqZWl8qI0ZadGBaGpaWrlvz55yKlMlRTXhkwwms3LAn49JpA&#13;&#10;HSrY+qrK+/bqp0d1n1Jnd2Sk2wxFtlZsrs/wpsHhlXw2BUtufvaBe4/OKO4quYzFM2bddtftuDH+&#13;&#10;5HI7ofqEqLn/uHGnn3DGIQcfmOZJh5qEhkVlxZhYTUAxxQtzyoKmAUSKM8ihKvaWIq+MBhEWlAtt&#13;&#10;Lnz12CSxxAfNd9jYEhzOsLv+kPMWWhGBxDMs4wvEhoKzwKhw3TFmz5n90kuv7jawf47XW72xPmpE&#13;&#10;1JBmdTi8Hke1r8bnr1+0sqzY7Xbmpblc0ogRQ9JcxTW1lWDO3l26hwyfx+FOs2durKlwGmJYVPDg&#13;&#10;Z7izUbTVIzt80VBal6gQcrjduQ63jSRhPO1W5I4irtMVXaQ6SkSyjAPxpCu++sCVV119+pGnHHbK&#13;&#10;URI4gkrOmmpK0mOQXGbRV6xdGQ0E+vYbaLPZJAFSpWxFzm5FRekDYhWSu63VFdXXXXvl8cedePQJ&#13;&#10;x1ANcMGA/ybiEohuYFiXwJbWsBKBQjGqgAAtajTywgtPffDJF+efd05xYW5luT89PdNjc64tX7Fh&#13;&#10;c7USCAmKEdTVzEKLLOdFAgFvZk5uunfV+hKJNABG0B+IRpRVK1f07zd0t25dLe4IDFCimIEeuZwO&#13;&#10;R1Zal/zsPYfta6hG2Yb1Lnd2TqEXRcg3ri0v7tlVlinEgNkWqRAOBPaauuq77rz7fx+8L0rWk049&#13;&#10;6agjjtywvuTXWb/+MPW7jMzsZ//77O77DnHIdnp1kcUMBwFoVo3klNeKjyu/dbtDIPEMyyAglg0H&#13;&#10;IlWlVUW98n3+YGl5VWaWy21zW3RJkiFS0QMLdUGo1lcVqCyvqcbzrIYVuL477LZlf65duXxZXbSi&#13;&#10;wFFsyykaNMYeWS+tqgqtXDhfVysc1uzhe+5TWrUpXKGoclT0BkIlgmQTbS5HNGjxC6VwEsh1FeYW&#13;&#10;SpsqFCEatIqyPUvOc/bOynG588OLZm947KnHr7jkxnGHjIOgWFNXl52e4cxw2AU76Bh0a0VyFglE&#13;&#10;GQLbSoaskFgGblFhjasLVvlDAS0g2zw2NRp6/rmXNtWW3nHdrU5BLokuN+pzDX9gzsoZ9rq0tO62&#13;&#10;8tLgmpINoUB4U9kGQbNC5PPXVG7YWDJ4z+H77TM4UB8M+RWr1RZVI540Z6/8nkMH77GhvPz3uTPX&#13;&#10;lKxWanzejKxeA4ojelQyRH/Y0rfrbp60goF79RrauwdGSgnABdjcbCS3s9Qt5iYdLKpbNLximHQP&#13;&#10;rwLwakyEZzI1/AHUdetK3nhr4rx5Cw4ZefC3s6fffdfNQwfvgxbgjrpu0TroDZavWvDL3NknH3PC&#13;&#10;iFEjXU4PaSUouiCm5+EM2+4ect7hVkQg8QzboGM1asprVixYvtfYffDUazAmkd9lTCnHqgpCh0dh&#13;&#10;rOAF8ipiZnxmGNFVVuJF0VWy04h2u5O8p1SLqESCaByOl5LdBsqjgEy2GRcMOGSSqKUpkOGqDE2W&#13;&#10;wmk1gao1lWs3rV0HBW9EC4iKPaugUA+rP86eMel/7/YY0L8gJz/N6Vyxdu0e/Qc6sqTuRd2q64Lh&#13;&#10;qOG0SKMO3r86WCGGrS6rV436y8uCPrUsUGdZsPLX2sqaQEDr3bfYm5n5w7c/bS4p6d23V+/+u4nB&#13;&#10;oN0ibRK0HDHD6jCs6R68R4YN6JXvKc4odLlCaUb3PK8WvfH2G869+JyDxxxK/hOIX0LwJSmBBZvs&#13;&#10;lGVoCcRIOBJSQzIY2WLAV1+CzsEwULvGaZWhysCOnYz9pEBgnhikGQGBklWJMSAZt0wvLvKKI4MY&#13;&#10;9MtQ3ZLCATv4SDAy6X9TXn77+QH9ht50y7XZHu/Eie8cc8ThPXfvwQR5VopX0FcsX/D8M29WRnxn&#13;&#10;nnby6H0OBKGbRjyatWaHZrTimua35gi0HQQSz7CMRLGxFWuratYsWTl05F4xVRwp7IgO6WFnLk5m&#13;&#10;0jwrqRJou854g9mbmE8SCWGMK1jQFZgGbYKpJcGIQtQlXSilcSEzOtu4EqUgp6Bo0XQ4YJHij5Kx&#13;&#10;MuJWQVYU6Q4TjGBM/+7nZ15+4rqrrnE43Q6bPRiOoCtaFBVmjLWr1wSD0F5a+wzqGQ05ZLEy7K1z&#13;&#10;Kn2j1kqbxRWuVdCMw+GKalp+dpo7LXPN+jUvPPlUaXnlPXfd2WfgIJfoVOVIuuyBLEyJvkm9AF0F&#13;&#10;Gf+ZithYt3zjeeed/tADD+07Zn/mGgxGo5cKMIDtirrKCpIwP2F0R4FGmuT8mCmJ+bGS1hPQsFcP&#13;&#10;Oa0yJSd0MiytNitDzjA2w1dN6yLJuORJUFFa+eWUT7/67sezzz5j1H6j0rx2xWKr2lzqTUt3el3M&#13;&#10;tcsMeEX7UqCi5u6HHli2aMFl51958HGH2vFKY6riRo+rtrOCeU84Am0ZgSQxLLgDtiskf9dkO6Ie&#13;&#10;twwu+BsN8ABpasEVIIEtPPwZa5hmaBLTTNqJXcZcEcBNzMASs7czt3vibrORLQIZGi5iIhyL6bJM&#13;&#10;/XTa3GW/3XzjrbLNyZxHyUDPbFlk6YoZ2Ux3fjjlW3Rs7xkzm8ESRNtMdcuEb8OYOf2Xe59+7JmH&#13;&#10;r+/VZ3/2ioDikk40zVymDwV7CyiaKJesWXrsKf93+/W3nnzqiZBb8Qdy7DfzXZFHMPb49MZhzEui&#13;&#10;K11IMLBQAtN6xn5Gh8kzlu5DNqgGD2OTUQkAckgwfY1Z+xDxf/tl1ieff55X6Dp09FG77zGUmeNI&#13;&#10;iyBSmlzyDWDvIXZrJhjj6pLSsseeeWjmtBmPPvTI/mMOIPdUTSOLGTwIWugV0JYfAN43jkBSEWhu&#13;&#10;PH4LOkEcwGIHrKJkhz+/KWKSh4BpJ2k88Eucgh0oy/ZkHuANMyOr+RMchMhK8/c19CO1z/4au4Ri&#13;&#10;FbZo5J/3Yi0y3a8gZmVl9es2WNfhw2n+h4MM9/hqpRre4BAJ/kwwAcFaJlttIkuqxTJsUX1vfGC9&#13;&#10;Zd6votCjS5fghtK5iyLMCER3YN1t6Bl9ZwPHQEiiRbioByZAGkLMybZxbNj649cwzFFPWE/x0YSB&#13;&#10;tKt054afoSeAppU1izPRkxhEjLFjE8osjaj8KOjR6Ldf//TgY/f3HtTjwouvHTp8D6geWAcwHho7&#13;&#10;3YfaghbCbJDaxBunqCDvmiuuGjX6gFffeWvlghXkLEYRCeSzwQ+OAEegmQgkgWHNO9M23sDu1PTf&#13;&#10;aQuH6c81EP6e++0JFt31LkGitKbLfXbvUVu1fudJGlmOKNUtFaR70+sDfjOmYNc7sN0WWMMQXRH4&#13;&#10;q2uh4JTJXz7634cOHn/g2SefluXy4L6N/ql/eyX/oyES4nVL96LuV11zpSZGb7r3jsUrl5HcjQ1J&#13;&#10;a1ZyTBJmvFmOQLIQSADRbNM1072TDFBMvkoelbQUEtM85HZZe3bvBpfZll6+nfMFI9Pr3n2PYZVr&#13;&#10;N2rhJnISCsgT5dBzvOnJVmUSbwoI0hVC4fD/pr7x7GsvXXbJVRdfeLXHnW5qYhjJNuHMT75rzM+1&#13;&#10;qLjH7TfeAjPcAxPurS+vBb02kbA8AbDyJjgCHQeBpDBsgxRLTzSZY9rGYRqGoMQFxzHr064eZKq3&#13;&#10;ePYbcIgvEqis8O2kOdPv1rDqhRn5boeT2fGSJ9qTRjoUjHz8xof/e3PaXbf9+5hjD7c7HeTRZSqF&#13;&#10;mZKb8pHv+CCdMmljSHPdt3f/my692V/le+LpR/zVVa1ayXFXp4xfzxFIMQKJZ1hTeWjKSqkXYBtC&#13;&#10;pGJUwgiFIGWSHYV3kTrVjJTf5YO0y05r/z16OBzWn3/7KaqEYdGCExkl9duav1hZWkOp1wPhuvLq&#13;&#10;amRIwWksBQL5q8XXEVMONb+SURHlJOCthnyvhgZn21tuuvW9SR9M+Petow7YT6agLuhb5ZiGl83O&#13;&#10;TrIosLkj9Ti05EjYYrXb9hg19KKrL/14ytRPPvsQw2NWQ4SYof9mlgN+cAQ4AttHIPEM27pIN26B&#13;&#10;KQcVox7yiGJ2KKgmydZPVrgEidUsjY07zTWw/25rV62LoqyMaXUi36ytboENNxL9ezM8guap9vlh&#13;&#10;kEdcg+lCwTwl4jkaX2PsBUJDVRHoqiNoLfTaa28uXL7gqiuu3GOPfXYlJyTz1Yg53R520PgLL7rk&#13;&#10;rf99unrxYpYfR4VLHUUQJwrMeDDg13AE2joCHY1h/w5phyynIXiXJoDlZDFrn0DEI58nyGAJmBnW&#13;&#10;OsTDopy+q9euWrNuMXITsLhbIrzG9klURfQ/3LAkiydTjgZUA0kKYn5RcfLTlgIsybB0R0SdaSUr&#13;&#10;ql5+/flPv/p4wt13HXrUoeRQm4gDrw7ZIZ196omjdtv//ocf3bi2DP67FO5Bwbj84AhwBHaIQEdj&#13;&#10;WNq5xjbOKLMHIqUsAkisRapPiiw1AtFKn79KiSKd4K6zD5NB4djUvRAhZL/N/p4qPxLd0bdGSz3z&#13;&#10;2AIRQeAT87K9ciQAFQGr6R0reBXH8mwUYGN2RZZse82q1bfeedMvP//ywAMPjtx3v638iOO4xxaX&#13;&#10;mKEN6bmZp513yoby0lfemFjrq2chCCyujB8cAY7ADhDoUAyLRz4SVZYvWDzn15mL/1y4ee3mDas2&#13;&#10;lG0sC/t9xHDYqkeEOT//+tfqtRIKQMW7Pf8bSeR4YblQinsVDB2218zpS0OoqIpUYiFQ+9bMQy5S&#13;&#10;5FIrO/JLghuDUR/CzCiEAPJ0s8spbjODJrfi5YF/CEDetKr0uRef6zesz/PPPrv3nntJMtxuYc1L&#13;&#10;jIiJsDp4AYuCfcDgvv+6/uZPP//k0f88EKytJwUMvdFY5UP6x58zjgBHYCsEOhTDgtWQDaq+on7p&#13;&#10;stUr1i9bv7qsvGpJnW+jlQrG6BSoK+n1q0L+zT6kR0nAQmCJtphW12qPigsXz9u4vqw6tOrPmlUN&#13;&#10;QWmxmyBil+X5M7xyuhhBTygojNkCt1HYNrdTUIFSogHIwmjUIpSVlT342GN+Qbzk/Gtz8rpgvDDo&#13;&#10;UfQCytsm4qCsEjH/O+nAkfufdtRxH3486Y033o0iNW04zPYN0M0iSU4bLb6dCAx4GxyBeBCwTpgw&#13;&#10;IZ7r2uo1kLYKuhT1GdC3d7++XXsU5hcVZ+YgcZabVZyGXkBZWr/OHrb16NW9IbQp/pGwJLAUvOsP&#13;&#10;1EyZ8r/fZ89F2pY8b7dIiZ/aZ4lizYMFwpKQN/v3mRVVkUMPPVwE5zMZ03S7aGknmNKBhEZk2Kpb&#13;&#10;X/vhpElOr/Oii84rzs9j8WAtbrDJDpgES0FgstRvWBHy0n7zw7T83Ow+vfrCuZgUBqy8d/OTwDZ5&#13;&#10;R34CR6ADINDRGJZi5iVdlh02MAHCXvFFRGoo8BiV8hZ02fBFKsuq+/XtQVmud5mJmLLVsNtc3fsO&#13;&#10;+em3WXN/n7lyzWotTdp/733h6NS4PsysBiD4WXP/LKktGT9+tBNZEeDtQIkG4vTMpawwhrp+XeVD&#13;&#10;9z7gs9Vee9W1BTkFhogsiYmP8tja8c5w2rOGDth9/ZoNn0z9sl/vwfn5OWYELktAk3hy7wCPGR9C&#13;&#10;p0WgQ2kJmDTI4gDoQFQSZeWi1Cnk4c/cCUQjuwecWLUI6QxJj7krE8/0jkyQFI1ePYuH9OtfV1f3&#13;&#10;+6+z9Yp/bJZJiCXTVnZGRkGW26JEGtLWmOqCFh90Y0FZX1Jy74N3dh3Y44arbvGmeZF2CykMkqcN&#13;&#10;NTW/wBgql8zCrGuuuHz08L1uv+v6hX/9SX5nDI0Wj4RfwBHo0Ah0OIaNJY6Bvzxyu1BNF4rdZXlb&#13;&#10;GMlas1z9M9JyUbQrvuQADSzDFgXITDfKSkrqK+uQnzUnw4k2oZnUVf+2LrfMpAUnA1lRXVY3xGrz&#13;&#10;VUB5upqtIkDVBA1VYihjWRQ3Xrt+7YR77zpg+KgrLr+sILcA0QEsrIAy6SRpxTZKssg7A0zzexaf&#13;&#10;d94FxYXFb7/7UWVlNctNxir1MqsXJavlhJukmeDNth8EkvU0th4CjT7wW25XzV+SgtJmcwzbaw+3&#13;&#10;yx7ffrbxKko4G1HXrF578813fPXj90gxPnrkwagIAN4MaPWUV3CLgzIOImutaIkolnlz5qKSNguc&#13;&#10;ZYJ2C+RolgOXEVnJ+pL7//3goF7DTjz9OIfbGYueixnOkrtPb9TzAs3int1vvPrqPxf+/tLTE321&#13;&#10;AZY4PUKbhhYMqvVWCr8zRyD5CHQ8ht0hZo1GGLfHhpSE8TEsKSJiMcEiMiDm5eRee9kVKDnz6WdT&#13;&#10;amor0CjEuGAAeXG3Yli2c1ethjVq6L5QUNEiZtZCkvKazYeoyA0ZHCwbqAv+56H/FnXrdvmVl6R5&#13;&#10;veRXkNrDLNhlqmAGQ1Fw452ffP7ho889BfkVcjSLo8PRAvE8td3nd+MIpA6BTsSw5q6eKQd2VWNo&#13;&#10;Ro4hi6zTmzZs5F6D++/x7pNP//uB+wPhoGyV+3Xp45C2cpOiAi8wQll0m110O90sSbgpwzabX8kT&#13;&#10;AtUV9Dp/5LWX3wipNRdfe6EzzUU01wpxVbGaXRgFtDD7jd7//84759dff57x3U/kkhZLpp66Rczv&#13;&#10;xBFoswh0KoY1xUZTbvyb2lpq72oMzMVeGDWyofbs07fPSWdelJWBujTukWPGHHzqMVb5b0cCRqR0&#13;&#10;Y0mIZHY1JLdNUcIx+ZV8yHZCsjEnfkbGhs3uCAd9/3nkgT/m/XTzddd0ySlmflnk5Zvi5UVuWQ2Z&#13;&#10;fRAx57TbLzjzjH7di++7//5ff56Jeg7MP41bvVI8Lfx2bRGBTsSwzL/frD5ARQQaZ6Ol6oLG82Ht&#13;&#10;YYYlGbkBTz77hOcnvjjxiTfv+c+T/Xr13YY1oT4lQ5fgckSK4UCGW7NQKCpeuBNzENy7SOmq65EI&#13;&#10;aiio9TW+F59/+/effrzo/Cv69x9Kd0dJAlbeIeUrK/auYjxLw0nPyrj12ju65hXd9u/bVi9bTp1G&#13;&#10;+rCtldEp7yS/IUeg9RFI/cPZ+mNOVA8acgLQltnucA7bbY8xx44c0CNX2s62nZKRg2ftaXJVZRmS&#13;&#10;t7LK22ZHdiLDomVksFIFQ0G+mK+nfP3l9M9uueymAw8aZdbmbQuHmQoRuW+79O56x913dOnS7cNp&#13;&#10;H4WCtVRKrCU6kLYwFt4HjkDCEeAMGz+kpvcS6LUhJa6ZfFZiNcq3YUAzqaGYkZ2Wnp5j6PDUbc59&#13;&#10;GUehSrkuPvPEU0+98sxN19w4/vgjUZ63DZEXSeP0mkCNmX6D+l1w8um/fD3zm89/xEuBe2s1Z475&#13;&#10;OR0bAc6w8c+vqcD9W8lAKbRYTVgq2Lo1gyIACyfr2M9bXbIT3lqksWjIn73DHtAlWjiivPXWu59M&#13;&#10;/ey66689ePwBqMzIxN5U+w/ssJMwtCHxDA0PUrm45+gDenXt+dJbL69evql5b5H48edXcgTaPgKc&#13;&#10;YWNztFUoAeO+Ji1g2yhwye7EistSPO7WIiwLtKIkLagSlp7lCtVHzByLplvDlgcrH4C/sdoBAv3w&#13;&#10;/jsfPv/sU/dMuPP4Y4+TZBeigFlS7ThjbTEoJnQ2S4RuzvLFENAjMvixsgher+uaq69JS/fe9/Cd&#13;&#10;laUl0CPDcY2VfkjYHZvTK34OR6CNIMAZlibCdA/YxvzVcguYWYrcbGcbYKEW0JAP2+lyI9pg9eo1&#13;&#10;ZgpwKr6wlaTH3BzIqUxA+nCcM3nK5y9MfPr+ex8aPWZcQ4lz5kEQb/h/JBIOBfwsF9aup8cl6Ex/&#13;&#10;hlhpdfrR6DO4z3UXXbm5vOrJ51+qKa2xGhEFrmoU4sUPjkCnQ4AzbBNT3qQk25wlQ2kRwD06aszY&#13;&#10;raLscjgpcgAeBfR1q9gzVv0chRIQHaXN+P6Hl5957qbrrz7k8NFW1L5JxIGIAPwDiyfDA8FMO446&#13;&#10;PcP3G37EuIM/fO/9r6dPj4RQDoHSNyai+7wNjkA7Q4AzbEwQ22LetuKyuKXFbRYC88MXFD1c7SuP&#13;&#10;qKqZioZ+tY0+gahYUlTtxx+/ef2DN046/fijjjzJKjniTtS9TTeQ8QtuD1QSMglaUjJ3wdZn0WS7&#13;&#10;dPq5px02bvy7H789+/c5WgSj4jJsO6MG3t2EIMAZdisYwTsoGYAdekLAbWyERTiAVXWfr279uvWg&#13;&#10;OSqDGNP1bmsT0zTlqylf/OvmO8eNPfzsc86zu22Qa00n/wQdyWBXpmwRSBXC4r3EgoIuN97yL6/s&#13;&#10;evDx/2yuLjdzmyWo/7wZjkC7QYAzLKOGhkOjQ2eWf6KDRFERy3IIoxY8uezdC3pJdirSSgm8qQCW&#13;&#10;CuuWpkXB7RRhoOo/fPXd86++eMppZx17xLFOhxvuX9jYx51GdpuVyLTEjcriBC9T2PKQzUyUbJTT&#13;&#10;TLIW9ux67gWXrF+95o23Xw2gkA+rAc7KgKNAA2fbBIPPm2sVBJokCs6wf89LJBTatGYtrFUsGIlI&#13;&#10;N1EqApZbC8SmI7eXEjFQWwsmfWYgYoUa4e6kwd5uVFdvnvHLjKcmPnvgXgddesH56RlprbJoEnVT&#13;&#10;VCI7YN/h19xywfvvv//Kay/5I6pB+lhWFjKBEnmiusvb4Qi0HAGTIky/+O1ezRnWhIXIFIH/uYVF&#13;&#10;qP6CVKumoJc4GdasdyjCkFUfqBetDpJJTadZlqEgqiqfT/romquuuee+e486+vDrbr40LcvBanS3&#13;&#10;60OU3a6TjzrtzJNPeunFNz549/1wEOG/yMhFrgztemC88xyBGHE0ECtn2J0tCTNnNCjP7gL3Ee1t&#13;&#10;G02wiwuKCJY8QjUhEtWDmhEkQZl8U2m7jNoEq1atnPDgfT/PnHP6+Redc+bZNhekVwTftm9JD1XR&#13;&#10;AFtGVt4VN9x85DGHPPzgfa+8NDES9kFehyS7i4jyyzkCbQQBeo51XYmEuQy7wxkxXZfMOlMsaoCl&#13;&#10;4EqcrhBxTyjKRXxqNTQtItvSKPsMeWuRJkJVQ9Mmf1tWVn3qGWeceuyxNrsbMjSZthJp3WqF1QiV&#13;&#10;CHDVRVu6O+3Gq27aZ699Xnr1pZ+++55QYK8X9j+r6MgPjkD7RMD0f8fTKsk2zrA7m0MTKJY9NmYI&#13;&#10;SpQSlikhICBTxABedbJo9aD2LTm+oqyWaESVz6d+9PQLj+02eMA1V1yShqgveM1SH+Ay274PE1Ia&#13;&#10;jCjmFhTcdPOtRT26TrjnPz98+zMMekjhCKsXEEF1nPY9Tt57jgD8FLeofLolHnyzlpLVQZUCSVJT&#13;&#10;NaOwuCCvZzZLXmBF6NYf8/584N7nkA/mppuuKsgrTCStp2RkzbwJnAsG7t7/sivOqvbV3H7n7XN+&#13;&#10;m4OyjaFwSNVYPXR+cAQ6KAKcYVMxsaiuQvYsHd4CPtGwZbg8poULKVN+/e3XDevWHHTQ+NH7H7Jt&#13;&#10;3u5UdC1l96AoskPHHn33g8+pqnr51Zf9NH2GJMqoqWiwDLP84Ah0SAQ4w6ZmWqFspKyxwZAPigIr&#13;&#10;KWEpvtQfqP9r7h8ZGZlXXHmFwyl16OwolIDB4XCddNSBd91/d1gJ3zHhjmnfTVPUEBQFqZkDfheO&#13;&#10;QOoR4AybCsyppooAjau6fuGGtWvXh0JhFYEGqvHNtz//8tuvN1x7fc+efYz2r3jdOZRmihhEIhw2&#13;&#10;Ztxtl9xcW1t9z4R7SlaXUQUyXUGRcqS6CUUCvtrKSDDi8/nwG+7UlYrVye+RTAQ4wyYT3Ya2ESQG&#13;&#10;ZaNdFnv1611QWBANqahxsGrp2peef8rm9owYOwYJAPEbre1kfU0CKlAxQ0gHy9oc9pMuOO2Gm29U&#13;&#10;NHX+3N8iegC5t1jBM23D2o2PPfrfTetLXS4qUQ6vuSR0hDfJEUgdApxhU4E1lb0WUKtL3Xf0vvff&#13;&#10;e0eXHvlwxVqwdP6SJUtG7bdfr+49WXSDhvzcqehN690DIiwlbLRYbE7p9NNPu/bmqya+/fL0b6dD&#13;&#10;vLfASdbQVi5aP/2nnwS7CoGXQo25/qD1JovfOSEIcIZNCIxNNAIBlRSxot3hcPTrM8TldqmqvmTp&#13;&#10;EkSRHXHQeLededJ1eImNeZ/BCw0RXaiLI0aE48cft/9ee7/w2lvTv/4eSbpR2mvt+pWSHXnG7cy/&#13;&#10;7R+Zx1IxV/weHIFEIsAZNpFo7qitLTxDrboIi5aoqdHysnK7w1XYvTeFbsH/FdW+O/am2IwsYDa+&#13;&#10;pfMXfjnlKySCuPrKG4oLix95+uG5v81Xov7lJX8Jht1qgYqAYoa3LcaTirni9+AIJBIBzrCJRHOH&#13;&#10;bbEKK2YoA1WY0ZRan2/JquU6/GNVVAxkibip1nhH1hJQQAfLkcHy4FiWbVg0+bNPJLv9mkuvtomu&#13;&#10;O+++a9acpUuXr8lJS7ejSjk8iFntyJRMD78JR6AJBBrT77UUKb6CW4pYAs5HrQNDVvPyu47ca//e&#13;&#10;vXubgXdMFduRDTuNucrwpuk7eECGu8tzL73y8ceTu3QtePLpZ4t3K77ksgv+mjO/x5ABjjS7zsrw&#13;&#10;dHChPgFLiTeRIgQaH9KW3s86YcKEll7Dz99VBHQjYKntWdz97JPP9OZnmJNnttlRY7oaR8dyawmS&#13;&#10;KPbu27OsbOPLEyfme3NHHLDv7gN2+2vxwk0bNp1/7gW7DeyP/Gb0ykHOM1OzwA+OQKsiYMoHcSSE&#13;&#10;4gyb8nmDSkDQ3VZrfl6e25veUNYwlou2AzOsuUDNAYI4HXZbj6F7Birq3/zobSUoFhYUrdq0fuXi&#13;&#10;ZWefcEa3Pj0Yp5rlzTi9pnyJ8hv+A4HYukU6ERIRWiAJdfCdaVtdKmYBBSabJZRB4n7Tphgos9Qt&#13;&#10;kt9UlWx69aO3P/vqGyMSLttUNnrvkc+88KynVVOPxyGnpBi9znm7nenQKLHS33UzFCUqyTKjwbhf&#13;&#10;zyz5Gw5NR0oXNCjbbGhQiUYgElHjrGUWJaOhnoeqKviNzWb/59Rwhu2Ay7WRIxJYpiGxMMH5l6ro&#13;&#10;sJwvvor6b7/5+Ztffsh1pV906fnFvbuKrWrxM20aW6puEjt23lp8CLBVvf3yGORrzpKPUqVmi+Gv&#13;&#10;r/eke3GXuAsqmwuAKkppqlWSVWJY+9+GhBhxoyI0VUUCBSPVBs6Xt5fAkDNsfNPddq8yFZ3x6YxS&#13;&#10;NiowLB4GCAWIJhZVCo8NK4rNEO0eh1lwJ2U92eZGeIpQChNPlN2Jirwd2bWjtRCO7754GWNeaG2b&#13;&#10;BTW3EE6RUCniDzvcTtkO0ZJCsOEF6HQjuVIL9vL/XAbbSCdbGqK30ncx6/SWv9mmKc6w8c14271K&#13;&#10;iUSwOGS7fRe2SEkfHcu9jaeFqkMaRhQ5uXWLLhGx4vWA763JsBh8JBzCTlCS5KQDwW/QPASwYMLB&#13;&#10;AIRKOKKAYinWr0EBgBp3deU1mTlZbq+HOVAz8WKnrNece/5T4bZd9VGTOiXOsM1Bu62fs+X7Fq96&#13;&#10;2h9Redpd0UMld8hUaxJPCdXJweMisu0dvF+JcfEreA4n9/Y7bb1R39emXlGm7iLubW8r4pmwWzdM&#13;&#10;DBVo3sqtEYuG9m3sbW1CFLf6dYed3ZHCrcnVwhk2YQuAN8QR2AkCzLbXAs1goyoQlEFV3qHzUxWk&#13;&#10;f+zUJNsOVxhn2HY4abzLHAGOQDtBoDW3Y+0EIt5NjgBHgCMQJwKcYeMEjl/GEeAIcASaRIAzbJMQ&#13;&#10;8RM4AhwBjkCcCHCGjRM4fhlHgCPAEWgSAc6wTULET+AIcAQ4AnEiwBk2TuD4ZRwBjgBHoEkEOMM2&#13;&#10;CRE/gSPAEeAIxIkAZ9g4geOXcQQ4AhyBJhHgDNskRPwEjgBHgCMQJwKcYeMEjl/GEeAIcASaRIAz&#13;&#10;bJMQ8RM4AhwBjkCcCHCGjRM4fhlHgCPAEWgSAc6wTULET+AIcAQ4AnEiwBk2TuD4ZRwBjgBHoEkE&#13;&#10;OMM2CRE/gSPAEeAIxIkAZ9g4geOXcQQ4AhyBJhHgDNskRPwEjgBHgCMQJwKcYeMEjl/GEeAIcASa&#13;&#10;RIAzbJMQ8RM4AhwBjkCcCHCGjRM4fhlHgCPAEWgSAc6wTULET+AIcAQ4AnEiwBk2TuD4ZRwBjgBH&#13;&#10;oEkEOMM2CRE/gSPAEeAIxIkAZ9g4geOXcQQ4AhyBJhHgDNskRPwEjgBHgCMQJwKcYeMEjl/GEeAI&#13;&#10;cASaRIAzbJMQ8RM4AhwBjkCcCHCGjRM4fhlHgCPAEWgSAc6wTULET+AIcAQ4AnEiwBk2TuD4ZRwB&#13;&#10;jgBHoEkEOMM2CRE/gSPAEeAIxIkAZ9g4geOXcQQ4AhyBJhHgDNskRPwEjgBHgCMQJwKcYeMEjl/G&#13;&#10;EeAIcASaRIAzbJMQ8RM4AhwBjkCcCHCGjRM4fhlHgCPAEWgSAc6wTULET+AIcAQ4AnEiwBk2TuD4&#13;&#10;ZRwBjgBHoEkEOMM2CRE/gSPAEeAIxIkAZ9g4geOXcQQ4AhyBJhHgDNskRPwEjgBHgCMQJwKcYeME&#13;&#10;jl/GEeAIcASaRIAzbJMQ8RM4AhwBjkCcCHCGjRM4fhlHgCPAEWgSAc6wTULET+AIcAQ4AnEi8P9h&#13;&#10;zsa1KKyuUAAAAABJRU5ErkJgglBLAwQUAAYACAAAACEADealR+cAAAAQAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbEyPT2vDMAzF74N9B6PBbqudtglpGqeU7s+pDNYOxm5urCahsR1iN0m//bTTdhFIenp6&#13;&#10;v3wzmZYN2PvGWQnRTABDWzrd2ErC5/H1KQXmg7Jatc6ihBt62BT3d7nKtBvtBw6HUDEysT5TEuoQ&#13;&#10;uoxzX9ZolJ+5Di3tzq43KlDbV1z3aiRz0/K5EAk3qrH0oVYd7mosL4erkfA2qnG7iF6G/eW8u30f&#13;&#10;4/evfYRSPj5Mz2sq2zWwgFP4u4BfBsoPBQU7uavVnrUS5ovliqQSYrEkEFIkyYomJwlpLFLgRc7/&#13;&#10;gxQ/AAAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2Mu&#13;&#10;eG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf&#13;&#10;//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Q&#13;&#10;x9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVi&#13;&#10;slQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFdbsx9EAwAA&#13;&#10;yQcAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAKZwdz7B&#13;&#10;nAAAwZwAABQAAAAAAAAAAAAAAAAAqgUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgA&#13;&#10;AAAhAA3mpUfnAAAAEAEAAA8AAAAAAAAAAAAAAAAAnaIAAGRycy9kb3ducmV2LnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAALGjAABkcnMvX3JlbHMvZTJvRG9jLnht&#13;&#10;bC5yZWxzUEsFBgAAAAAGAAYAfAEAAKSkAAAAAA==&#13;&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Picture 19" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:26955;height:21247;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnGF10wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCF4WTetBtBpFXET34GGr3sdmbIvNpDZZ7frrzYLgbR7vc2aL1lTiRo0rLSuIBxEI4szq&#10;knMFh/26PwbhPLLGyjIp+CMHi3nnY4aJtnf+oVvqcxFC2CWooPC+TqR0WUEG3cDWxIE728agD7DJ&#10;pW7wHsJNJYdRNJIGSw4NBda0Kii7pL9Gwde1fKy/P1kf442Nh7tTlq62Tqlet11OQXhq/Vv8cm91&#10;mD+B/1/CAXL+BAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGcYXXTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId54" o:title=""/>
+                <v:shape id="Picture 19" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:26955;height:21247;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/Ln0IyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvgu+wjNCL1E1ykBpdpSjSeOjB1N6n2WkSmp1Ns9sk+vRdodDLMMPP/w3fZjeaRvTUudqygngR&#13;&#10;gSAurK65VHB5Oz4+gXAeWWNjmRRcycFuO51sMNV24DP1uS9FgLBLUUHlfZtK6YqKDLqFbYlD9mk7&#13;&#10;gz6cXSl1h0OAm0YmUbSUBmsOHypsaV9R8ZX/GAWH7/p2PM1Zv8cvNk5eP4p8nzmlHmbjYR3G8xqE&#13;&#10;p9H/N/4QmQ4OK7gLhQXk9hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/Ln0IyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;">
+                  <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Text Box 20" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:666;top:19050;width:26956;height:2921;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYHVF7wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X/IdwhW6KZnwgMjWKiAV1I5266e4yuU6mndwMSUbHvzeLQpeH815tetuIG/lQO1YwGWcgiEun&#10;a64UXL4+RksQISJrbByTggcF2KwHLyvMtbvzJ92KWIkUwiFHBSbGNpcylIYshrFriRN3dd5iTNBX&#10;Unu8p3DbyGmWLaTFmlODwZZ2hsrforMKzvPvs3nrrvvTdj7zx0u3W/xUhVKvw377DiJSH//Ff+6D&#10;VjBN69OX9APk+gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYHVF7wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" stroked="f">
+                <v:shape id="Text Box 20" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:666;top:19050;width:26956;height:2921;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDq+WIyQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;EIXvgv8hjOBF2qy1FNk2LaUqqJfi2ktvw2a6Wd1MliTbrv/eOQheBh7D+x7fajP6Tp0ppjawgftp&#13;&#10;AYq4DrblxsDh82XyCCplZItdYDLwQwk26+urFZY2XPiDzlVulEA4lWjA5dyXWqfakcc0DT2x/E4h&#13;&#10;eswSY6NtxIvAfadnRbHQHluWBYc97RzV39XgDeznx727G07P79v5Q3w7DLvFV1MZc3szPi3lbJeg&#13;&#10;Mo35v/GHeLUGZqIgQiIDev0LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ6vliMkAAADg&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" stroked="f">
                   <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="21ECB94D" w14:textId="77777777" w:rsidR="00967904" w:rsidRPr="00967904" w:rsidRDefault="00967904" w:rsidP="00967904">
                         <w:pPr>
                           <w:pStyle w:val="Caption"/>
                           <w:rPr>
                             <w:i/>
                             <w:iCs w:val="0"/>
                             <w:noProof/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00967904">
                           <w:rPr>
                             <w:bCs/>
                             <w:iCs w:val="0"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Gambar </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00967904">
                           <w:rPr>
                             <w:b w:val="0"/>
                             <w:bCs/>
                             <w:i/>
                             <w:iCs w:val="0"/>
                           </w:rPr>
@@ -6221,51 +5925,51 @@
               <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B4B4A5F" wp14:editId="2270FBF3">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>593497</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>27356</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1879600" cy="1285875"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="21" name="Picture 21" descr="A graph of a function&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId25">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="2292"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1879600" cy="1285875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
@@ -6819,51 +6523,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> #2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00703577">
               <w:t xml:space="preserve">Sketsalah grafik fungsi </w:t>
             </w:r>
             <m:oMath>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>f</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidRPr="00703577">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> yang memenuhi sifat-sifat berikut:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0360198A" w14:textId="77777777" w:rsidR="00967904" w:rsidRPr="00703577" w:rsidRDefault="001C6925" w:rsidP="006E58A1">
+          <w:p w14:paraId="0360198A" w14:textId="77777777" w:rsidR="00967904" w:rsidRPr="00703577" w:rsidRDefault="00000000" w:rsidP="006E58A1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="878" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSup>
                 <m:sSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -6971,51 +6675,51 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <m:t>5</m:t>
                   </m:r>
                 </m:e>
               </m:d>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>=0;</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidR="00967904" w:rsidRPr="00703577">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18C064B4" w14:textId="77777777" w:rsidR="00967904" w:rsidRPr="00703577" w:rsidRDefault="001C6925" w:rsidP="006E58A1">
+          <w:p w14:paraId="18C064B4" w14:textId="77777777" w:rsidR="00967904" w:rsidRPr="00703577" w:rsidRDefault="00000000" w:rsidP="006E58A1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="878" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:sSup>
                 <m:sSupPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -7289,51 +6993,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <m:oMath>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <m:t>x&gt;7</m:t>
               </m:r>
             </m:oMath>
             <w:r w:rsidRPr="00703577">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7329FD7D" w14:textId="77777777" w:rsidR="00967904" w:rsidRPr="00987EC1" w:rsidRDefault="001C6925" w:rsidP="006E58A1">
+          <w:p w14:paraId="7329FD7D" w14:textId="77777777" w:rsidR="00967904" w:rsidRPr="00987EC1" w:rsidRDefault="00000000" w:rsidP="006E58A1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="878" w:hanging="284"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <m:oMath>
               <m:func>
                 <m:funcPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -7530,1880 +7234,335 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">Siswa harus memikirkan grafik </w:t>
             </w:r>
             <m:oMath>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>f</m:t>
               </m:r>
             </m:oMath>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> yang mengakibatkan keempat sifat-sifat memenuhi dan sebagian informasi yang tidak disyaratkan pada permasalahan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
     <w:p w14:paraId="4136BCA8" w14:textId="77777777" w:rsidR="00967904" w:rsidRDefault="00967904" w:rsidP="00967904">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D388A7D" w14:textId="77777777" w:rsidR="00967904" w:rsidRDefault="00967904"/>
     <w:sectPr w:rsidR="00967904" w:rsidSect="00692BF2">
-      <w:headerReference w:type="even" r:id="rId55"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId58"/>
+      <w:headerReference w:type="even" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1641" w:right="1418" w:bottom="1418" w:left="1418" w:header="1134" w:footer="777" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BD322C6" w14:textId="77777777" w:rsidR="001C6925" w:rsidRDefault="001C6925">
+    <w:p w14:paraId="2DB536FE" w14:textId="77777777" w:rsidR="00CD2149" w:rsidRDefault="00CD2149">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1328987D" w14:textId="77777777" w:rsidR="001C6925" w:rsidRDefault="001C6925">
+    <w:p w14:paraId="00ED5829" w14:textId="77777777" w:rsidR="00CD2149" w:rsidRDefault="00CD2149">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="B2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Book Antiqua"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="7800205A" w:usb2="14600000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BatangChe">
+    <w:panose1 w:val="02030609000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="63458AE5" w14:textId="77777777" w:rsidR="00A13C6F" w:rsidRPr="00D63462" w:rsidRDefault="00A13C6F" w:rsidP="00D63462">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B7B7E5D" w14:textId="77777777" w:rsidR="001C6925" w:rsidRDefault="001C6925">
+    <w:p w14:paraId="26B397E6" w14:textId="77777777" w:rsidR="00CD2149" w:rsidRDefault="00CD2149">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CA6C1D9" w14:textId="77777777" w:rsidR="001C6925" w:rsidRDefault="001C6925">
+    <w:p w14:paraId="21734B86" w14:textId="77777777" w:rsidR="00CD2149" w:rsidRDefault="00CD2149">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:id w:val="-2036178684"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="73CFC268" w14:textId="0EF4B8B6" w:rsidR="00A13C6F" w:rsidRPr="00030FEE" w:rsidRDefault="00A13C6F">
+      <w:p w14:paraId="73CFC268" w14:textId="090C8FD9" w:rsidR="0050352A" w:rsidRPr="00030FEE" w:rsidRDefault="0050352A" w:rsidP="0050352A">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:noProof/>
             <w:color w:val="1F497D" w:themeColor="text2"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00030FEE">
-[...30 lines deleted...]
-        </w:r>
       </w:p>
-      <w:p w14:paraId="089FE948" w14:textId="77777777" w:rsidR="00692BF2" w:rsidRPr="00030FEE" w:rsidRDefault="00692BF2" w:rsidP="00692BF2">
+      <w:p w14:paraId="79C52FBE" w14:textId="7475246B" w:rsidR="00692BF2" w:rsidRPr="00030FEE" w:rsidRDefault="00692BF2" w:rsidP="00692BF2">
         <w:pPr>
           <w:rPr>
             <w:color w:val="1F497D" w:themeColor="text2"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="79C52FBE" w14:textId="77777777" w:rsidR="00692BF2" w:rsidRPr="00030FEE" w:rsidRDefault="00692BF2" w:rsidP="00692BF2">
+      <w:p w14:paraId="35514F83" w14:textId="41F71B80" w:rsidR="00A13C6F" w:rsidRPr="00030FEE" w:rsidRDefault="00000000" w:rsidP="00692BF2">
         <w:pPr>
           <w:rPr>
             <w:color w:val="1F497D" w:themeColor="text2"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00030FEE">
-[...93 lines deleted...]
-        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...223 lines deleted...]
-  </w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="75A587EF" w14:textId="77777777" w:rsidR="00692BF2" w:rsidRPr="00030FEE" w:rsidRDefault="00692BF2" w:rsidP="00692BF2">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...1173 lines deleted...]
-  </w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4D88E255" w14:textId="545ACCC6" w:rsidR="00A13C6F" w:rsidRPr="00BE784C" w:rsidRDefault="00A13C6F" w:rsidP="00234455">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7230"/>
       </w:tabs>
       <w:ind w:right="-1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E55A37BC"/>
     <w:lvl w:ilvl="0" w:tplc="59301AEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
@@ -13300,229 +11459,231 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1187060642">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2052340164">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1230076084">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="695891474">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1574513102">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1468624460">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="465054070">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="514005593">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1907717496">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1517964908">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="217135915">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2132547735">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1152019134">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1924684073">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="612055754">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1498300801">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1736587890">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2006006104">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1022632230">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="828592321">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="423646437">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1995258340">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1117943547">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="270822422">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1051153131">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="2093964853">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="251746495">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="31930529">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="810514887">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="777137109">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="812722850">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="152649106">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="852181208">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1332756748">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="2088771096">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1261722800">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1467896429">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="2126073326">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="2060082206">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="631598048">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="69236117">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1593051071">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1586723256">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="195"/>
   <w:hideSpellingErrors/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D0AC6"/>
     <w:rsid w:val="000013CF"/>
     <w:rsid w:val="00002882"/>
     <w:rsid w:val="0000385F"/>
     <w:rsid w:val="0000399D"/>
     <w:rsid w:val="00004FCF"/>
     <w:rsid w:val="00005770"/>
     <w:rsid w:val="00005EFC"/>
     <w:rsid w:val="00007744"/>
     <w:rsid w:val="000106D0"/>
     <w:rsid w:val="00010AEB"/>
     <w:rsid w:val="00012CEF"/>
     <w:rsid w:val="00014633"/>
     <w:rsid w:val="00014CE5"/>
     <w:rsid w:val="00015F2A"/>
     <w:rsid w:val="00017858"/>
+    <w:rsid w:val="00017CF4"/>
     <w:rsid w:val="000209C0"/>
     <w:rsid w:val="00022523"/>
     <w:rsid w:val="00022B70"/>
     <w:rsid w:val="00022E16"/>
     <w:rsid w:val="00022F2E"/>
     <w:rsid w:val="000233C1"/>
     <w:rsid w:val="00024C5D"/>
     <w:rsid w:val="00027142"/>
     <w:rsid w:val="000279BE"/>
     <w:rsid w:val="00030FEE"/>
     <w:rsid w:val="00034A73"/>
     <w:rsid w:val="00034C84"/>
     <w:rsid w:val="000353AC"/>
     <w:rsid w:val="000416A3"/>
     <w:rsid w:val="000421EA"/>
     <w:rsid w:val="000437AE"/>
     <w:rsid w:val="00044C49"/>
     <w:rsid w:val="000474E3"/>
     <w:rsid w:val="00047710"/>
     <w:rsid w:val="00047DEA"/>
     <w:rsid w:val="000523C5"/>
     <w:rsid w:val="00053FB7"/>
     <w:rsid w:val="0005516D"/>
     <w:rsid w:val="000552BD"/>
     <w:rsid w:val="0006020A"/>
@@ -14121,50 +12282,51 @@
     <w:rsid w:val="004D3686"/>
     <w:rsid w:val="004D7295"/>
     <w:rsid w:val="004E140A"/>
     <w:rsid w:val="004E154B"/>
     <w:rsid w:val="004E1914"/>
     <w:rsid w:val="004E3613"/>
     <w:rsid w:val="004E3AFD"/>
     <w:rsid w:val="004E3CAD"/>
     <w:rsid w:val="004E5992"/>
     <w:rsid w:val="004E6AB4"/>
     <w:rsid w:val="004E6BC9"/>
     <w:rsid w:val="004E6C69"/>
     <w:rsid w:val="004E7B3A"/>
     <w:rsid w:val="004F101E"/>
     <w:rsid w:val="004F2A11"/>
     <w:rsid w:val="004F3166"/>
     <w:rsid w:val="004F3208"/>
     <w:rsid w:val="004F34CE"/>
     <w:rsid w:val="004F54C4"/>
     <w:rsid w:val="004F54D2"/>
     <w:rsid w:val="004F6193"/>
     <w:rsid w:val="004F770D"/>
     <w:rsid w:val="005000D5"/>
     <w:rsid w:val="00501713"/>
     <w:rsid w:val="00503401"/>
+    <w:rsid w:val="0050352A"/>
     <w:rsid w:val="0050426E"/>
     <w:rsid w:val="00505459"/>
     <w:rsid w:val="00505DC6"/>
     <w:rsid w:val="00505F41"/>
     <w:rsid w:val="0050794C"/>
     <w:rsid w:val="0051075B"/>
     <w:rsid w:val="00511185"/>
     <w:rsid w:val="00511236"/>
     <w:rsid w:val="00511539"/>
     <w:rsid w:val="005129B5"/>
     <w:rsid w:val="00512DE0"/>
     <w:rsid w:val="0051361F"/>
     <w:rsid w:val="00513BB6"/>
     <w:rsid w:val="00515455"/>
     <w:rsid w:val="00516317"/>
     <w:rsid w:val="005174FF"/>
     <w:rsid w:val="00520769"/>
     <w:rsid w:val="00520EC3"/>
     <w:rsid w:val="0052138C"/>
     <w:rsid w:val="005213A1"/>
     <w:rsid w:val="00521F8A"/>
     <w:rsid w:val="00523362"/>
     <w:rsid w:val="00523947"/>
     <w:rsid w:val="00523B26"/>
     <w:rsid w:val="0052442F"/>
@@ -15093,50 +13255,51 @@
     <w:rsid w:val="00C90A48"/>
     <w:rsid w:val="00C90F92"/>
     <w:rsid w:val="00C9178F"/>
     <w:rsid w:val="00C9342F"/>
     <w:rsid w:val="00C93F76"/>
     <w:rsid w:val="00C9655A"/>
     <w:rsid w:val="00C96FCA"/>
     <w:rsid w:val="00C9754D"/>
     <w:rsid w:val="00C975DF"/>
     <w:rsid w:val="00CA2D0E"/>
     <w:rsid w:val="00CA2F7E"/>
     <w:rsid w:val="00CA5D84"/>
     <w:rsid w:val="00CA7E2B"/>
     <w:rsid w:val="00CB0D33"/>
     <w:rsid w:val="00CB1F96"/>
     <w:rsid w:val="00CB549D"/>
     <w:rsid w:val="00CB57CA"/>
     <w:rsid w:val="00CB58B6"/>
     <w:rsid w:val="00CB7424"/>
     <w:rsid w:val="00CB7D83"/>
     <w:rsid w:val="00CC1960"/>
     <w:rsid w:val="00CC1AB5"/>
     <w:rsid w:val="00CC2D2F"/>
     <w:rsid w:val="00CC433D"/>
     <w:rsid w:val="00CD02DF"/>
+    <w:rsid w:val="00CD2149"/>
     <w:rsid w:val="00CD4CE1"/>
     <w:rsid w:val="00CD60FC"/>
     <w:rsid w:val="00CD61DD"/>
     <w:rsid w:val="00CD6858"/>
     <w:rsid w:val="00CE0550"/>
     <w:rsid w:val="00CE1043"/>
     <w:rsid w:val="00CE1A40"/>
     <w:rsid w:val="00CE1CF3"/>
     <w:rsid w:val="00CE6280"/>
     <w:rsid w:val="00CE70F3"/>
     <w:rsid w:val="00CE7659"/>
     <w:rsid w:val="00CF03AB"/>
     <w:rsid w:val="00CF0E18"/>
     <w:rsid w:val="00CF29A4"/>
     <w:rsid w:val="00CF2F2E"/>
     <w:rsid w:val="00CF624D"/>
     <w:rsid w:val="00CF6E34"/>
     <w:rsid w:val="00CF6F3B"/>
     <w:rsid w:val="00CF7348"/>
     <w:rsid w:val="00D059A3"/>
     <w:rsid w:val="00D05A56"/>
     <w:rsid w:val="00D066D9"/>
     <w:rsid w:val="00D076EF"/>
     <w:rsid w:val="00D108C5"/>
     <w:rsid w:val="00D10D7A"/>
@@ -15493,64 +13656,64 @@
     <w:rsid w:val="00FF2440"/>
     <w:rsid w:val="00FF27C6"/>
     <w:rsid w:val="00FF322C"/>
     <w:rsid w:val="00FF60D5"/>
     <w:rsid w:val="00FF6EE9"/>
     <w:rsid w:val="00FF7745"/>
     <w:rsid w:val="00FF7BCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ms-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="622AD1E8"/>
   <w15:docId w15:val="{370E87F3-3F5E-451E-A01D-3E33B1DE6AEA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15602,51 +13765,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15671,51 +13834,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -16097,66 +14260,68 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:aliases w:val="Tabel"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
+    <w:qFormat/>
     <w:rsid w:val="004740EC"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00102A61"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0094367D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0094367D"/>
@@ -17769,51 +15934,51 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00712374"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="3552880">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="73866960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20474,55 +18639,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2056729567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17648/acta.scientiae.5933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crossmark.crossref.org/dialog/?doi=10.51574/kognitif.v5i3.2533&amp;domain=pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image140.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.ikram@uncp.ac.id" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.ikram@uncp.ac.id" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etdci.org/journal/kognitif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.ikram@uncp.ac.id" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.ikram@uncp.ac.id" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issn.lipi.go.id/terbit/detail/20210510550758429" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issn.lipi.go.id/terbit/detail/20210510550758429" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17648/acta.scientiae.5933" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.ikram@unm.ac.id" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/researcher/author/policies-and-guidelines/credit-author-statement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.ikram@uncp.ac.id" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.ikram@uncp.ac.id" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.ikram@unm.ac.id" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-XXXX" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muhammad.ikram@uncp.ac.id" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20902,78 +19063,78 @@
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Sudjana</b:Last>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:City>Bandung</b:City>
     <b:Publisher>PT. Tarsito Bandung</b:Publisher>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64A724D1-BBB3-466A-B77D-894633FFF0BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2583</Words>
-  <Characters>14729</Characters>
+  <Words>2803</Words>
+  <Characters>15979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>133</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sebuah Kajian Pustaka:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>cairo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17278</CharactersWithSpaces>
+  <CharactersWithSpaces>18745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sebuah Kajian Pustaka:</dc:title>
   <dc:creator>cairo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Unique User Id_1">
     <vt:lpwstr>14d88080-05c9-358c-899c-82540183b93f</vt:lpwstr>