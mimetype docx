--- v1 (2026-01-23)
+++ v2 (2026-10-28)
@@ -1,102 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1588BFAD" w14:textId="77777777" w:rsidR="009A3C69" w:rsidRDefault="009A3C69" w:rsidP="00956EB6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F71AA1A" w14:textId="3A798FC1" w:rsidR="00904D6D" w:rsidRPr="00497816" w:rsidRDefault="00CD44B9" w:rsidP="00956EB6">
+    <w:p w14:paraId="0F71AA1A" w14:textId="5DE8BF9C" w:rsidR="00904D6D" w:rsidRPr="00497816" w:rsidRDefault="00CD44B9" w:rsidP="00956EB6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00497816">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Article Title</w:t>
       </w:r>
       <w:r w:rsidR="00975198" w:rsidRPr="00497816">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D459E3" w:rsidRPr="00497816">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="00497816">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D459E3" w:rsidRPr="00497816">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE395A">
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE395A" w:rsidRPr="00FE395A">
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aximum 15 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE395A">
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE395A" w:rsidRPr="00FE395A">
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>ords</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE395A">
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49456D5C" w14:textId="77777777" w:rsidR="00250A66" w:rsidRPr="003D5B84" w:rsidRDefault="00250A66" w:rsidP="001C4A60">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0781493A" w14:textId="6F50EB45" w:rsidR="00904D6D" w:rsidRPr="00D74C5F" w:rsidRDefault="00E12660" w:rsidP="00904D6D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>First Aut</w:t>
@@ -142,182 +172,268 @@
       </w:r>
       <w:r w:rsidRPr="003D5B84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>, Third Author</w:t>
       </w:r>
       <w:r w:rsidR="001A7D56" w:rsidRPr="001A7D56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D74C5F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (10 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E2F1A4" w14:textId="34FE12E9" w:rsidR="00A17296" w:rsidRPr="0072434A" w:rsidRDefault="001A7D56" w:rsidP="00E2599A">
+    <w:p w14:paraId="05E2F1A4" w14:textId="34FE12E9" w:rsidR="00A17296" w:rsidRPr="00F156BF" w:rsidRDefault="001A7D56" w:rsidP="00E2599A">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00493325" w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidR="00493325" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A11BEB" w:rsidRPr="0072434A">
+      <w:r w:rsidR="00A11BEB" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Departement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A11BEB" w:rsidRPr="0072434A">
+      <w:r w:rsidR="00A11BEB" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of Mathematics Education, U</w:t>
       </w:r>
-      <w:r w:rsidR="001A0A03" w:rsidRPr="0072434A">
+      <w:r w:rsidR="001A0A03" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">niversitas </w:t>
       </w:r>
-      <w:r w:rsidR="00A11BEB" w:rsidRPr="0072434A">
+      <w:r w:rsidR="00A11BEB" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Negeri Makassar</w:t>
       </w:r>
-      <w:r w:rsidR="00332B2B" w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidR="00332B2B" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">, Indonesia </w:t>
       </w:r>
-      <w:r w:rsidR="00D74C5F" w:rsidRPr="0072434A">
+      <w:r w:rsidR="00D74C5F" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>(9 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5CE390" w14:textId="3BE5B1FC" w:rsidR="00904D6D" w:rsidRPr="0072434A" w:rsidRDefault="001A7D56" w:rsidP="00E2599A">
+    <w:p w14:paraId="6E5CE390" w14:textId="3BE5B1FC" w:rsidR="00904D6D" w:rsidRPr="00F156BF" w:rsidRDefault="001A7D56" w:rsidP="00E2599A">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00493325" w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidR="00493325" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A11BEB" w:rsidRPr="0072434A">
+      <w:r w:rsidR="00A11BEB" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Departement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A11BEB" w:rsidRPr="0072434A">
+      <w:r w:rsidR="00A11BEB" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of Mathematics Education, U</w:t>
       </w:r>
-      <w:r w:rsidR="006B28BA" w:rsidRPr="0072434A">
+      <w:r w:rsidR="006B28BA" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">niversitas </w:t>
       </w:r>
-      <w:r w:rsidR="001A0A03" w:rsidRPr="0072434A">
+      <w:r w:rsidR="001A0A03" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Muhammadiyah Makassar</w:t>
       </w:r>
-      <w:r w:rsidR="00332B2B" w:rsidRPr="0072434A">
+      <w:r w:rsidR="00332B2B" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00332B2B" w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidR="00332B2B" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Indonesia</w:t>
       </w:r>
-      <w:r w:rsidR="00E2599A" w:rsidRPr="0072434A">
+      <w:r w:rsidR="00E2599A" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (9 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E07EF8F" w14:textId="5BF4A8AE" w:rsidR="00B228B1" w:rsidRPr="0072434A" w:rsidRDefault="00B228B1" w:rsidP="00B228B1">
+    <w:p w14:paraId="4E07EF8F" w14:textId="5BF4A8AE" w:rsidR="00B228B1" w:rsidRPr="00F156BF" w:rsidRDefault="00B228B1" w:rsidP="00B228B1">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00493325" w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidR="00493325" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A11BEB" w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidR="00A11BEB" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Departement of Mathematics Education, U</w:t>
       </w:r>
-      <w:r w:rsidR="009A3C69" w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidR="009A3C69" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>niversitas</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> Islam As’adiyah Sengkang</w:t>
       </w:r>
-      <w:r w:rsidR="00332B2B" w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidR="00332B2B" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>, Indonesia</w:t>
       </w:r>
-      <w:r w:rsidR="009A3C69" w:rsidRPr="0072434A">
-        <w:rPr>
+      <w:r w:rsidR="009A3C69" w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072434A">
+      <w:r w:rsidRPr="00F156BF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>(9 pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C92F3FC" w14:textId="77777777" w:rsidR="00904D6D" w:rsidRDefault="00904D6D" w:rsidP="0088233C">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA7014F" w14:textId="77777777" w:rsidR="00C07BEF" w:rsidRDefault="00C07BEF" w:rsidP="0088233C">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8897" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2802"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="5812"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B027E" w14:paraId="4229A528" w14:textId="77777777" w:rsidTr="00C07BEF">
@@ -411,213 +527,263 @@
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52B1D1E9" w14:textId="77777777" w:rsidR="00941203" w:rsidRPr="007F286F" w:rsidRDefault="00941203" w:rsidP="00941203">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F286F">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Article history:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ACEC472" w14:textId="2619DC77" w:rsidR="00941203" w:rsidRPr="00D459E3" w:rsidRDefault="00941203" w:rsidP="00957C11">
+          <w:p w14:paraId="0ACEC472" w14:textId="78B9BADC" w:rsidR="00941203" w:rsidRDefault="00941203" w:rsidP="00957C11">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Received </w:t>
             </w:r>
             <w:r w:rsidR="006D5C19" w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>xxx</w:t>
+              <w:t>xx</w:t>
             </w:r>
             <w:r w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D5C19" w:rsidRPr="00D459E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidR="00F621C4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidR="006D5C19" w:rsidRPr="00D459E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D459E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF2BB1" w:rsidRPr="00D459E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009F26F7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4731E9CD" w14:textId="733B86DD" w:rsidR="00F621C4" w:rsidRPr="00D459E3" w:rsidRDefault="00F621C4" w:rsidP="00957C11">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Revised xx xxxx, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E411992" w14:textId="67606474" w:rsidR="00941203" w:rsidRDefault="00941203" w:rsidP="00957C11">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D459E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accepted </w:t>
+            </w:r>
+            <w:r w:rsidR="006D5C19" w:rsidRPr="00D459E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D459E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D5C19" w:rsidRPr="00D459E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidR="00F621C4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:r w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>, 20</w:t>
             </w:r>
             <w:r w:rsidR="00AF2BB1" w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009F26F7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E411992" w14:textId="25DAF664" w:rsidR="00941203" w:rsidRDefault="00941203" w:rsidP="00957C11">
-[...62 lines deleted...]
-          <w:p w14:paraId="46956D64" w14:textId="7BEE1BCC" w:rsidR="009F1197" w:rsidRPr="00D459E3" w:rsidRDefault="009F1197" w:rsidP="00957C11">
+          <w:p w14:paraId="46956D64" w14:textId="58E2ADBC" w:rsidR="009F1197" w:rsidRPr="00D459E3" w:rsidRDefault="009F1197" w:rsidP="00957C11">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Publish</w:t>
             </w:r>
             <w:r w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">ed </w:t>
             </w:r>
             <w:r w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>xxx</w:t>
+              <w:t>xx</w:t>
             </w:r>
             <w:r w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D459E3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidR="00F621C4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>xx</w:t>
             </w:r>
             <w:r w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>, 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00D459E3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009F26F7">
               <w:rPr>
                 <w:i/>
@@ -640,64 +806,94 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36F0F14A" w14:textId="77777777" w:rsidR="00941203" w:rsidRDefault="00941203" w:rsidP="00957C11">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54657421" w14:textId="2F095CA9" w:rsidR="00941203" w:rsidRPr="00957C11" w:rsidRDefault="006E3DD1" w:rsidP="006B28BA">
+          <w:p w14:paraId="54657421" w14:textId="670865E7" w:rsidR="00941203" w:rsidRPr="00957C11" w:rsidRDefault="006E3DD1" w:rsidP="006B28BA">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="006E3DD1">
+            <w:r w:rsidRPr="00C418B9">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>Please draft the abstract section in English, ensuring it does not exceed 250 words. The Abstract section must contain the core of the problem to be presented, which contains the problem statement, research objectives, research methods, data analysis, summary of research results, and conclusions. Write the abstract in one space using a 9 pt font size. The abstract should be written briefly, concisely, and clearly, but it should describe the contents of the article. (9 pt).</w:t>
+              <w:t xml:space="preserve">Please draft the abstract section in English, ensuring it does not exceed 250 words. The Abstract section must contain the core of the problem to be presented, which contains the problem statement, research objectives, research methods, data analysis, summary of research results, and conclusions. Write the abstract in one space using a </w:t>
+            </w:r>
+            <w:r w:rsidR="00C418B9">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C418B9">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pt font size. The abstract should be written briefly, concisely, and clearly, but it should describe the contents of the article. (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C418B9">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C418B9">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pt).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00941203" w14:paraId="6ACFF013" w14:textId="77777777" w:rsidTr="00C07BEF">
         <w:trPr>
           <w:trHeight w:val="1231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E27E61F" w14:textId="77777777" w:rsidR="00941203" w:rsidRPr="007F286F" w:rsidRDefault="00941203" w:rsidP="00941203">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
@@ -883,343 +1079,482 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="377CD099" w14:textId="77777777" w:rsidR="00941203" w:rsidRDefault="00941203" w:rsidP="00957C11">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A5B40DE" w14:textId="2E017644" w:rsidR="00941203" w:rsidRPr="00941203" w:rsidRDefault="00AD2373" w:rsidP="00A47588">
+          <w:p w14:paraId="58E73D50" w14:textId="77777777" w:rsidR="00086E40" w:rsidRDefault="00086E40" w:rsidP="00A47588">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="47E30531" w14:textId="2F25D19D" w:rsidR="00941203" w:rsidRDefault="00086E40" w:rsidP="00A47588">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D57365">
+              <w:rPr>
+                <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6310EC7F" wp14:editId="7B1DE5E2">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>2657475</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>366395</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="892810" cy="313690"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1991917293" name="Picture 1991917293" descr="A black and white sign with white text&#10;&#10;Description automatically generated"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1991917293" name="Picture 1991917293" descr="A black and white sign with white text&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="892810" cy="313690"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00AD2373">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Copyright © 20</w:t>
             </w:r>
             <w:r w:rsidR="00401550">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00975198">
+            <w:r w:rsidR="007E5B8D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AD2373">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00401550">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <w:t>ETDCI</w:t>
             </w:r>
             <w:r w:rsidR="006B027E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="006B027E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00941203" w:rsidRPr="006B027E">
+            <w:r w:rsidRPr="00086E40">
               <w:rPr>
-                <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>All rights reserved</w:t>
+              <w:t xml:space="preserve">This is </w:t>
             </w:r>
+            <w:r w:rsidRPr="00086E40">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>open</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00086E40">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> access under the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00086E40">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>CC-BY-SA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00086E40">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00086E40">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>licence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006B027E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5E77A5F0" w14:textId="77777777" w:rsidR="00086E40" w:rsidRDefault="00086E40" w:rsidP="00086E40">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A5B40DE" w14:textId="3AB23C27" w:rsidR="00086E40" w:rsidRPr="00086E40" w:rsidRDefault="00086E40" w:rsidP="00086E40">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F286F" w14:paraId="1691AE34" w14:textId="77777777" w:rsidTr="00E46667">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8897" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53E06B95" w14:textId="77777777" w:rsidR="007F286F" w:rsidRPr="0072434A" w:rsidRDefault="007F286F" w:rsidP="00941203">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072434A">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Corresponding Author:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="638C03AD" w14:textId="77777777" w:rsidR="007F286F" w:rsidRPr="0072434A" w:rsidRDefault="001A7D56" w:rsidP="007F286F">
             <w:r w:rsidRPr="0072434A">
               <w:t>Name of Corresponding</w:t>
             </w:r>
             <w:r w:rsidR="007F286F" w:rsidRPr="0072434A">
               <w:t xml:space="preserve"> Author, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697C634C" w14:textId="0AF7613D" w:rsidR="007F286F" w:rsidRPr="0072434A" w:rsidRDefault="007F286F" w:rsidP="007F286F">
+          <w:p w14:paraId="697C634C" w14:textId="7A08635E" w:rsidR="007F286F" w:rsidRPr="0072434A" w:rsidRDefault="007F286F" w:rsidP="007F286F">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0072434A">
               <w:t>Departement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0072434A">
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
             <w:r w:rsidR="00E861C6" w:rsidRPr="0072434A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B28BA" w:rsidRPr="0072434A">
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r w:rsidR="00E861C6" w:rsidRPr="0072434A">
               <w:t>Education</w:t>
             </w:r>
             <w:r w:rsidR="00941203" w:rsidRPr="0072434A">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00975198" w:rsidRPr="0072434A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A0A03" w:rsidRPr="0072434A">
               <w:t xml:space="preserve">Universitas </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>Cokroaminoto</w:t>
+            <w:r w:rsidR="00C059E1">
+              <w:t>Negeri Makassar</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0088263E" w:rsidRPr="0072434A">
               <w:t>, Indonesia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63FA5B69" w14:textId="77777777" w:rsidR="00941203" w:rsidRPr="0072434A" w:rsidRDefault="00941203" w:rsidP="00A47588">
+          <w:p w14:paraId="63FA5B69" w14:textId="5D05ADD6" w:rsidR="00941203" w:rsidRPr="0072434A" w:rsidRDefault="00941203" w:rsidP="00A47588">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072434A">
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="008D732E" w:rsidRPr="0072434A">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="000E3934" w:rsidRPr="004E5F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="id-ID"/>
                 </w:rPr>
                 <w:t>author</w:t>
               </w:r>
-              <w:r w:rsidR="008D732E" w:rsidRPr="0072434A">
+              <w:r w:rsidR="000E3934" w:rsidRPr="004E5F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>_cor</w:t>
               </w:r>
-              <w:r w:rsidR="008D732E" w:rsidRPr="0072434A">
+              <w:r w:rsidR="000E3934" w:rsidRPr="004E5F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="id-ID"/>
                 </w:rPr>
                 <w:t>r</w:t>
               </w:r>
-              <w:r w:rsidR="008D732E" w:rsidRPr="0072434A">
+              <w:r w:rsidR="000E3934" w:rsidRPr="004E5F92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>esponding@pmpm.or.id</w:t>
+                <w:t>esponding@ijrer.ac.id</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E46667" w14:paraId="0300A7C5" w14:textId="77777777" w:rsidTr="00E46667">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8897" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2073513F" w14:textId="748E4884" w:rsidR="00E46667" w:rsidRPr="0072434A" w:rsidRDefault="00E46667" w:rsidP="00E46667">
+          <w:p w14:paraId="2073513F" w14:textId="3839FAD3" w:rsidR="00E46667" w:rsidRPr="0072434A" w:rsidRDefault="00E46667" w:rsidP="00E46667">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072434A">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">How to cite:   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0072434A">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Hasbi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0072434A">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">, M., Muzaini, M., &amp; Ikram, M. (2025). Article Title. </w:t>
             </w:r>
             <w:r w:rsidR="002D0F19" w:rsidRPr="0072434A">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>ETDC: Indonesian Journal of Research and Educational Review</w:t>
             </w:r>
             <w:r w:rsidRPr="0072434A">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>, X(X),</w:t>
             </w:r>
             <w:r w:rsidRPr="0072434A">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1 – 20. https://doi.org/10.51574/ijrer.vXXX.XXX</w:t>
+              <w:t xml:space="preserve"> 1 – 20. https://doi.org/10.51574/ijrer.</w:t>
+            </w:r>
+            <w:r w:rsidR="000E3934" w:rsidRPr="0072434A">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>vxxx.xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A4DF193" w14:textId="77777777" w:rsidR="00F529F4" w:rsidRPr="00F529F4" w:rsidRDefault="00F529F4" w:rsidP="00F529F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FC4E7F2" w14:textId="2188706E" w:rsidR="00904D6D" w:rsidRPr="00956EB6" w:rsidRDefault="00F33C08" w:rsidP="00A47588">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
@@ -1319,71 +1654,71 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Things to note: 1) One paragraph should only contain one idea. Avoid unclear paragraphs with only one or two sentences. 2) General statements or understandings do not need reference libraries. 3) If the language is English, the English Dictionary must list linguistic terms (Ikram, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77547F5A" w14:textId="77777777" w:rsidR="00A93E5D" w:rsidRDefault="00E678FF" w:rsidP="00A93E5D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E678FF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Write the introduction in the following order: A little general background about the study related to your research theme is needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358A2530" w14:textId="77777777" w:rsidR="00A93E5D" w:rsidRDefault="00E678FF" w:rsidP="00A93E5D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E678FF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A brief literature review of similar studies from previous years is necessary to justify the novelty of this article, and it must include references to journals from the last 10 years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB03909" w14:textId="77777777" w:rsidR="00A93E5D" w:rsidRDefault="00E678FF" w:rsidP="00A93E5D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:firstLine="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E678FF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>The gap analysis, which shows what is new or original about this research, is compared to earlier similar studies or the latest developments in the field (Muzaini et al., 2024).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E558E19" w14:textId="0B3433B4" w:rsidR="006B28BA" w:rsidRPr="00A93E5D" w:rsidRDefault="00E678FF" w:rsidP="00A93E5D">
       <w:pPr>
@@ -2197,51 +2532,51 @@
       </w:pPr>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="026A9C15" wp14:editId="4EF28B40">
             <wp:extent cx="3248025" cy="1762125"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3248025" cy="1762125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -2337,77 +2672,77 @@
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005B0866" w:rsidRPr="008D732E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>esults</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4E276A5E" w14:textId="77777777" w:rsidR="00B07DF0" w:rsidRPr="008D732E" w:rsidRDefault="00B07DF0" w:rsidP="00904D6D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59287279" w14:textId="77777777" w:rsidR="00904D6D" w:rsidRPr="008D732E" w:rsidRDefault="00F33C08" w:rsidP="00A47588">
+    <w:p w14:paraId="59287279" w14:textId="77777777" w:rsidR="00904D6D" w:rsidRPr="008D732E" w:rsidRDefault="00F33C08" w:rsidP="00440A1C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESULTS </w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">ND </w:t>
       </w:r>
       <w:r w:rsidR="005B0866" w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2441,58 +2776,58 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000610E1" w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBC77B3" w14:textId="77777777" w:rsidR="005B0866" w:rsidRPr="008D732E" w:rsidRDefault="005B0866" w:rsidP="00A47588">
+    <w:p w14:paraId="73C6B584" w14:textId="0F8AFF10" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="005B0866" w:rsidP="00440A1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2500,206 +2835,274 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1</w:t>
       </w:r>
       <w:r w:rsidR="008D732E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E7704E" w14:textId="77777777" w:rsidR="00A93E5D" w:rsidRDefault="00A93E5D" w:rsidP="00A93E5D">
-      <w:pPr>
+    <w:p w14:paraId="3776CF1D" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426" w:firstLine="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Present findings logically supported by tables, figures, or statistical metrics without duplicating data between text and tables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4915DE" w14:textId="4825680A" w:rsidR="00022523" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Report exact -values, effect sizes, confidence intervals, or structural coefficients where appropriate.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0866" w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD8F1FE" w14:textId="77777777" w:rsidR="00A47588" w:rsidRPr="008D732E" w:rsidRDefault="00A47588" w:rsidP="005B0866">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FC858FF" w14:textId="77777777" w:rsidR="005B0866" w:rsidRPr="008D732E" w:rsidRDefault="005B0866" w:rsidP="00A47588">
+    <w:p w14:paraId="7F3B3398" w14:textId="35276470" w:rsidR="005B0866" w:rsidRPr="00440A1C" w:rsidRDefault="005B0866" w:rsidP="00440A1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Discussion (1</w:t>
       </w:r>
       <w:r w:rsidR="008D732E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3B3398" w14:textId="18C4AB8B" w:rsidR="005B0866" w:rsidRPr="008D732E" w:rsidRDefault="001E50D5" w:rsidP="00FC4D06">
-      <w:pPr>
+    <w:p w14:paraId="0D5DBF48" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426" w:firstLine="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="id-ID"/>
-[...16 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Interpret findings in relation to the original research questions and theoretical context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607FE7D3" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Explicitly compare results with current global literature (highlighting similarities and contrasts).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ED6C1C" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Discuss theoretical, practical, and policy implications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5DA21C" w14:textId="227BAF39" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Acknowledge study limitations and suggest actionable directions for future research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3745A8" w14:textId="77777777" w:rsidR="002622CD" w:rsidRPr="008D732E" w:rsidRDefault="002622CD" w:rsidP="00904D6D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C78062F" w14:textId="77777777" w:rsidR="00904D6D" w:rsidRPr="008D732E" w:rsidRDefault="00F33C08" w:rsidP="00A47588">
+    <w:p w14:paraId="6C78062F" w14:textId="77777777" w:rsidR="00904D6D" w:rsidRPr="008D732E" w:rsidRDefault="00F33C08" w:rsidP="00440A1C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>CONCLUSION</w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2779,656 +3182,1462 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Suggestions highlight aspects of this research or the actions planned to expand on its ideas</w:t>
       </w:r>
       <w:r w:rsidR="003E201A" w:rsidRPr="008D732E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B364FEB" w14:textId="77777777" w:rsidR="002B199B" w:rsidRPr="008D732E" w:rsidRDefault="002B199B" w:rsidP="00904D6D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DA4BAD8" w14:textId="77777777" w:rsidR="00EE7C89" w:rsidRPr="008D732E" w:rsidRDefault="00F33C08" w:rsidP="00A47588">
+    <w:p w14:paraId="6AF40F6D" w14:textId="066E6236" w:rsidR="003269A5" w:rsidRPr="0093380D" w:rsidRDefault="0093380D" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ACKNOWLEDGMENTS</w:t>
+      </w:r>
+      <w:r w:rsidR="003269A5" w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Optional, if applicable) </w:t>
+      </w:r>
+      <w:r w:rsidR="003269A5" w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(12 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3000AFDA" w14:textId="77777777" w:rsidR="003269A5" w:rsidRDefault="003269A5" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>In the Acknowledgments section, authors may include the names of funding organizations or institutions involved in the research. Acknowledgments may be given to: (1) parties providing financial assistance and support, (2) departmental and institutional support, and (3) professionals who contributed to the preparation of the research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B7B4C9" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FD764B" w14:textId="02C9BB2D" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AI ACKNOWLEDGMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755BFF84" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Option A: AI Used for Language Refinement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656654DD" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>AI and AI-Assisted Technologies Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> During the preparation of this work, the author(s) used [Name of Tool/LLM, e.g., ChatGPT-4 / Gemini] to improve language readability and grammar. After using this tool, the author(s) reviewed, edited, and verified the content as needed and take(s) full responsibility for the content of the publication."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E19201F" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D285B8" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Option B: AI Used for Data Analysis / Coding Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246098BF" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>AI and AI-Assisted Technologies Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The author(s) utilized [Name of Tool/LLM] to assist in drafting Python scripts for data processing and visualization. The raw data, outputs, and analytical interpretations were independently validated and verified by the authors."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F5DF38" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D09401" w14:textId="77777777" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Option C: No AI Tools Used</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E38DB69" w14:textId="2E3E96CC" w:rsidR="00440A1C" w:rsidRPr="00440A1C" w:rsidRDefault="00440A1C" w:rsidP="00440A1C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>AI and AI-Assisted Technologies Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440A1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The author(s) declare that no artificial intelligence (AI) tools, Large Language Models (LLMs), or AI-assisted technologies were used in the writing, research design, or analysis of this manuscript."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A5CE6A" w14:textId="77777777" w:rsidR="0093380D" w:rsidRDefault="0093380D" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE6B787" w14:textId="004F6DD2" w:rsidR="0093380D" w:rsidRDefault="0093380D" w:rsidP="0093380D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FUNDING STATEMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00617845">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00617845" w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Optional, if applicable) </w:t>
+      </w:r>
+      <w:r w:rsidR="00617845" w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(12 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03107F4E" w14:textId="62429964" w:rsidR="0093380D" w:rsidRPr="0093380D" w:rsidRDefault="0093380D" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This work was supported by the [Full Name of Funding Agency/Ministry] under Grant [Grant/Contract Number]; the [Second Funding Agency Name] under Grant [Grant/Contract Number]; and the [University Internal Research Fund] under Project No. [Project Number].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2566FD5D" w14:textId="77777777" w:rsidR="003269A5" w:rsidRPr="0093380D" w:rsidRDefault="003269A5" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1290FA" w14:textId="6DFA5A65" w:rsidR="003269A5" w:rsidRPr="0093380D" w:rsidRDefault="0093380D" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>CONFLICT OF INTEREST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003269A5" w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(12 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1250CFDE" w14:textId="77777777" w:rsidR="003269A5" w:rsidRPr="0093380D" w:rsidRDefault="003269A5" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>Authors may choose one of the following statements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414333AB" w14:textId="77777777" w:rsidR="003269A5" w:rsidRPr="0093380D" w:rsidRDefault="003269A5" w:rsidP="003269A5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>The authors declare no conflict of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A21ED8E" w14:textId="77777777" w:rsidR="003269A5" w:rsidRPr="0093380D" w:rsidRDefault="003269A5" w:rsidP="003269A5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>The authors must state any conflict of interest in detail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A3308A" w14:textId="77777777" w:rsidR="003269A5" w:rsidRPr="0093380D" w:rsidRDefault="003269A5" w:rsidP="003269A5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1429"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D85998" w14:textId="77777777" w:rsidR="00766C95" w:rsidRPr="0093380D" w:rsidRDefault="00766C95" w:rsidP="00766C95">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DATA AVAILABILITY STATEMENT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(12 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF1DCF4" w14:textId="77777777" w:rsidR="00766C95" w:rsidRPr="0093380D" w:rsidRDefault="00766C95" w:rsidP="00766C95">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>Please select only one of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB67A72" w14:textId="77777777" w:rsidR="00766C95" w:rsidRPr="0093380D" w:rsidRDefault="00766C95" w:rsidP="00766C95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors declare that data sharing is not applicable, as no new data were created or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>analyzed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0284405C" w14:textId="77777777" w:rsidR="00766C95" w:rsidRPr="0093380D" w:rsidRDefault="00766C95" w:rsidP="00766C95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>The authors state that the data supporting the findings of this study will be made available by the corresponding author, [corresponding author’s initials], upon reasonable request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A5ADD7" w14:textId="77777777" w:rsidR="00766C95" w:rsidRPr="0093380D" w:rsidRDefault="00766C95" w:rsidP="00766C95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data supporting the findings of this study are available as “supplementary files” on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indonesian Journal of Research and Educational Review (IJRER) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>website [Supplementary files must be uploaded along with the manuscript upon submission].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDB0684" w14:textId="3D0ACF39" w:rsidR="00766C95" w:rsidRDefault="00766C95" w:rsidP="009E1B47">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>The data supporting the findings of this study are available for consultation only at [site name] via the following link: [list resources and URL].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA52DBC" w14:textId="77777777" w:rsidR="00766C95" w:rsidRDefault="00766C95" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1989CA58" w14:textId="1635EBD6" w:rsidR="003269A5" w:rsidRPr="0093380D" w:rsidRDefault="0093380D" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>AUTHOR CONTRIBUTIONS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003269A5" w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(12 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3C09BC" w14:textId="77777777" w:rsidR="00766C95" w:rsidRDefault="003269A5" w:rsidP="00766C95">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>All authors confirm that they have read and approved the final version of this manuscript. The contribution of each author to the development of the research should be stated in a single paragraph, using only initials followed by a period. Percentages should be used to indicate each author’s contribution (from a total of 100%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF6C4F1" w14:textId="461DA759" w:rsidR="00EE7C89" w:rsidRPr="0093380D" w:rsidRDefault="003269A5" w:rsidP="009E1B47">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>Example: M.I. conceptualized the research idea presented and collected the data. The other two authors (M.M. and S.) actively contributed to the development of the theory, methodology, data organization and analysis, discussion of the results, and approval of the final version of the work. All authors confirm that they have read and approved the final version of this manuscript. The percentage contributions for the conceptualization, drafting, and revision of this paper are as follows: M.I.: 40%, M.M.: 30%, and S.: 30%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093380D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4365FA16" w14:textId="77777777" w:rsidR="003269A5" w:rsidRPr="003269A5" w:rsidRDefault="003269A5" w:rsidP="003269A5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID" w:eastAsia="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B863B3" w14:textId="77777777" w:rsidR="00F621C4" w:rsidRDefault="00F621C4" w:rsidP="00A47588">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EE1750" w14:textId="269553B1" w:rsidR="00C35B8F" w:rsidRPr="008D732E" w:rsidRDefault="00F33C08" w:rsidP="00A47588">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ACKNOWLEDGEMENTS </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">REFERENCES </w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000610E1" w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r w:rsidRPr="008D732E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A0CD75" w14:textId="009789B2" w:rsidR="00EE7C89" w:rsidRPr="008D732E" w:rsidRDefault="00FC4D06" w:rsidP="00FC4D06">
-[...105 lines deleted...]
-    <w:p w14:paraId="5116589F" w14:textId="77777777" w:rsidR="00FC4D06" w:rsidRDefault="00FC4D06" w:rsidP="006F5914">
+    <w:p w14:paraId="34C9AC75" w14:textId="392DFD94" w:rsidR="00EB54DD" w:rsidRPr="00440A1C" w:rsidRDefault="00FC4D06" w:rsidP="00440A1C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4D06">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>The references listed in the bibliography are only those cited in the article content. The bibliography section must include all references mentioned in the article's body. The bibliography must contain reference libraries originating from primary sources (research journals, proceedings, research books, theses/dissertations) and amount to a minimum of 80% of the total bibliography published in the past 10 years. Each article contains at least 10 (ten) reference bibliographies. References should come from national or international primary sources.</w:t>
+        <w:t xml:space="preserve">The references listed in the bibliography are only those cited in the article content. The bibliography section must include all references mentioned in the article's body. The bibliography must contain reference libraries originating from primary sources (research journals, proceedings, research books, theses/dissertations) and amount to a minimum of 80% of the total bibliography published in the past </w:t>
+      </w:r>
+      <w:r w:rsidR="008661EE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4D06">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years. Each article contains at least 10 (ten) reference bibliographies. References should come from national or international primary sources.</w:t>
+      </w:r>
+      <w:r w:rsidR="00440A1C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4D06">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Bibliography writing uses the American Psychological Association (APA) style, and it is recommended to use reference management applications such as Mendeley, Zotero, EndNote, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F423E37" w14:textId="46E81910" w:rsidR="003E201A" w:rsidRPr="00FC4D06" w:rsidRDefault="00FC4D06" w:rsidP="006F5914">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="1E35337C" w14:textId="77777777" w:rsidR="00EB54DD" w:rsidRDefault="00EB54DD" w:rsidP="00EB54DD">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="id-ID"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC4D06">
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="671ED5B3" w14:textId="37E9C4F1" w:rsidR="00EB54DD" w:rsidRPr="00EB54DD" w:rsidRDefault="00EB54DD" w:rsidP="00EB54DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="id-ID"/>
-[...1 lines deleted...]
-        <w:t>Bibliography writing uses the American Psychological Association (APA) style, and it is recommended to use reference management applications such as Mendeley, Zotero, EndNote, etc.</w:t>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Examples</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B598072" w14:textId="77777777" w:rsidR="003E201A" w:rsidRPr="008D732E" w:rsidRDefault="003E201A" w:rsidP="003E201A">
-      <w:pPr>
+    <w:p w14:paraId="24F93102" w14:textId="77777777" w:rsidR="00EB54DD" w:rsidRPr="00EB54DD" w:rsidRDefault="00EB54DD" w:rsidP="00EB54DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="id-ID"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00000F69">
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Journal Article:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB54DD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00000F69">
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Author, A. A., &amp; Author, B. B. (2024). Digital pedagogical tools and student engagement in higher education. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB54DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00000F69">
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Journal of Educational Technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB54DD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...105 lines deleted...]
-        <w:r w:rsidRPr="008D732E">
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 15(2), 101–115. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00EB54DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="none"/>
-            <w:lang w:val="id-ID"/>
+            <w:lang w:val="en-ID"/>
           </w:rPr>
-          <w:t>http://dx.doi.org/10.4014/jmb.1308.08060</w:t>
+          <w:t>https://doi.org/10.1016/j.jedtech.2024.01.005</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008D732E">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="75275EBE" w14:textId="77777777" w:rsidR="00231A19" w:rsidRDefault="00231A19" w:rsidP="00231A19">
-      <w:pPr>
+    <w:p w14:paraId="06D9F2AC" w14:textId="77777777" w:rsidR="00EB54DD" w:rsidRPr="00EB54DD" w:rsidRDefault="00EB54DD" w:rsidP="00EB54DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Book:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Creswell, J. W., &amp; Creswell, J. D. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Research design: Qualitative, quantitative, and mixed methods approaches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5th ed.). SAGE Publications.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00231A19" w:rsidSect="00EA118B">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="723F54E6" w14:textId="77777777" w:rsidR="00EB54DD" w:rsidRPr="00EB54DD" w:rsidRDefault="00EB54DD" w:rsidP="00EB54DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Edited Book Chapter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Smith, R. (2022). Differentiated instruction in inclusive classrooms. In M. Johnson (Ed.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Advances in educational equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB54DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 45–68). Routledge. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00EB54DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-ID"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.4324/9781003123456-4</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75275EBE" w14:textId="77777777" w:rsidR="00231A19" w:rsidRPr="00EB54DD" w:rsidRDefault="00231A19" w:rsidP="00EB54DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00231A19" w:rsidRPr="00EB54DD" w:rsidSect="00EA118B">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="334" w:right="1418" w:bottom="1418" w:left="1701" w:header="1134" w:footer="775" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C35BFB7" w14:textId="77777777" w:rsidR="00E172AB" w:rsidRDefault="00E172AB">
+    <w:p w14:paraId="6C813FDE" w14:textId="77777777" w:rsidR="00EB7DA0" w:rsidRDefault="00EB7DA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32330713" w14:textId="77777777" w:rsidR="00E172AB" w:rsidRDefault="00E172AB">
+    <w:p w14:paraId="733D741D" w14:textId="77777777" w:rsidR="00EB7DA0" w:rsidRDefault="00EB7DA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:charset w:val="B2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Book Antiqua"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="BatangChe">
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Juice ITC">
     <w:panose1 w:val="04040403040A02020202"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50D209B4" w14:textId="77777777" w:rsidR="001402C0" w:rsidRDefault="001402C0">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61AE24F7" w14:textId="77777777" w:rsidR="00097958" w:rsidRPr="00D63462" w:rsidRDefault="00097958" w:rsidP="00D63462">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AC46421" w14:textId="0671A503" w:rsidR="00097958" w:rsidRPr="0094256E" w:rsidRDefault="00EA118B" w:rsidP="0094256E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50BE0F05" w14:textId="77777777" w:rsidR="00E172AB" w:rsidRDefault="00E172AB">
+    <w:p w14:paraId="302FF1CD" w14:textId="77777777" w:rsidR="00EB7DA0" w:rsidRDefault="00EB7DA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59982C08" w14:textId="77777777" w:rsidR="00E172AB" w:rsidRDefault="00E172AB">
+    <w:p w14:paraId="780AF5AF" w14:textId="77777777" w:rsidR="00EB7DA0" w:rsidRDefault="00EB7DA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4931191B" w14:textId="77777777" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00EB5D17" w:rsidP="008B04B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D5B84">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00097958" w:rsidRPr="003D5B84">
@@ -4318,85 +5527,90 @@
     </w:r>
     <w:r w:rsidR="00D459E3" w:rsidRPr="00495F4C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t>2809-7505</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="58EAD72D" w14:textId="77777777" w:rsidR="00A47588" w:rsidRPr="00A47588" w:rsidRDefault="00A47588" w:rsidP="00A47588">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="6663"/>
       </w:tabs>
       <w:ind w:left="1985" w:right="-1"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="444DB655" w14:textId="372EE914" w:rsidR="0094256E" w:rsidRPr="00A47588" w:rsidRDefault="00A47588" w:rsidP="00A47588">
+  <w:p w14:paraId="444DB655" w14:textId="7BD9D47C" w:rsidR="0094256E" w:rsidRPr="00A47588" w:rsidRDefault="00A47588" w:rsidP="00A47588">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="6663"/>
       </w:tabs>
       <w:ind w:right="-1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="id-ID"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D818C5">
-[...3 lines deleted...]
-      <w:t>https://doi.org/</w:t>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="006E77F9" w:rsidRPr="004E5F92">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.51574/ijrer.vxxx.xxxx</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="006E77F9">
+      <w:rPr>
+        <w:lang w:val="id-ID"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-[...7 lines deleted...]
-    <w:r w:rsidR="00D818C5">
+    <w:r w:rsidR="006E77F9" w:rsidRPr="00A47588">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:lang w:val="id-ID"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7458C4AD" w14:textId="77777777" w:rsidR="00097958" w:rsidRPr="003D5B84" w:rsidRDefault="00F94B8E" w:rsidP="0094256E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="45"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29A247AA" wp14:editId="51A3FD54">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -4785,50 +5999,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B8E3219"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4FEA37BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37991C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAAA6750"/>
     <w:lvl w:ilvl="0" w:tplc="8C0877AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4876,51 +6239,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A796E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0523430"/>
     <w:lvl w:ilvl="0" w:tplc="F30472EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4968,51 +6331,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DE670CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F306BE0"/>
     <w:lvl w:ilvl="0" w:tplc="D96EDC86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5057,51 +6420,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F782411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA8C5D3A"/>
     <w:lvl w:ilvl="0" w:tplc="2F08CB6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5173,51 +6536,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E40B77"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA3204D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAD032B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6E8D5D8"/>
     <w:lvl w:ilvl="0" w:tplc="85D818AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5289,75 +6801,188 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3901D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7930983C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52CA544A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0F4C1592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="references"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52EA1912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0230412C"/>
     <w:lvl w:ilvl="0" w:tplc="15DA9126">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -5431,51 +7056,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CED335E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8C878CC"/>
     <w:lvl w:ilvl="0" w:tplc="963295E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1] "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -5551,51 +7176,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D2B1111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AA4584E"/>
     <w:lvl w:ilvl="0" w:tplc="6F5E08A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5667,69 +7292,69 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62F80515"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F6C8F98A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="yange2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65A23480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E53CC32E"/>
     <w:lvl w:ilvl="0" w:tplc="9264B2C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,51 +7426,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3862"/>
         </w:tabs>
         <w:ind w:left="3862" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4582"/>
         </w:tabs>
         <w:ind w:left="4582" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="667B457D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3528C0CC"/>
+    <w:lvl w:ilvl="0" w:tplc="38090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="38090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="38090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AE51428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82A45B52"/>
     <w:lvl w:ilvl="0" w:tplc="A1C8FD50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5893,51 +7631,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B0A3B17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00A280DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6017,123 +7755,287 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD32DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="166470C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="tablehead"/>
       <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E9215E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="370E5C7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1918250527">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1185365945">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1753115516">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="731542717">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2104296408">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1764834036">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="386102097">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1580481482">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1185365945">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="731542717">
+  <w:num w:numId="9" w16cid:durableId="1226382146">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1742482649">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="434061775">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="448010437">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1772816237">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1518035461">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1907102305">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="944458757">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="137767964">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="828908723">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="733308706">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="299920622">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="991518153">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1765615484">
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -6168,83 +8070,85 @@
     <w:rsid w:val="000437AE"/>
     <w:rsid w:val="00044C49"/>
     <w:rsid w:val="000474E3"/>
     <w:rsid w:val="00047710"/>
     <w:rsid w:val="000523C5"/>
     <w:rsid w:val="00053FB7"/>
     <w:rsid w:val="0006020A"/>
     <w:rsid w:val="00060330"/>
     <w:rsid w:val="00060F5C"/>
     <w:rsid w:val="000610E1"/>
     <w:rsid w:val="00061D77"/>
     <w:rsid w:val="00062720"/>
     <w:rsid w:val="00065191"/>
     <w:rsid w:val="00066063"/>
     <w:rsid w:val="0007154C"/>
     <w:rsid w:val="0007236F"/>
     <w:rsid w:val="00073635"/>
     <w:rsid w:val="00076C16"/>
     <w:rsid w:val="000776D4"/>
     <w:rsid w:val="00080CCD"/>
     <w:rsid w:val="000830A2"/>
     <w:rsid w:val="00083B9D"/>
     <w:rsid w:val="00083DD6"/>
     <w:rsid w:val="00085121"/>
     <w:rsid w:val="00086551"/>
+    <w:rsid w:val="00086E40"/>
     <w:rsid w:val="000877AC"/>
     <w:rsid w:val="00087876"/>
     <w:rsid w:val="00087AF7"/>
     <w:rsid w:val="00090B78"/>
     <w:rsid w:val="00093380"/>
     <w:rsid w:val="00094EB8"/>
     <w:rsid w:val="00095C3E"/>
     <w:rsid w:val="00096883"/>
     <w:rsid w:val="000973CC"/>
     <w:rsid w:val="00097958"/>
     <w:rsid w:val="00097E2D"/>
     <w:rsid w:val="000A15DA"/>
     <w:rsid w:val="000A592D"/>
     <w:rsid w:val="000A643C"/>
     <w:rsid w:val="000A7ACA"/>
     <w:rsid w:val="000B0641"/>
     <w:rsid w:val="000B5480"/>
     <w:rsid w:val="000B682B"/>
     <w:rsid w:val="000C03DA"/>
     <w:rsid w:val="000C494A"/>
     <w:rsid w:val="000C4B17"/>
     <w:rsid w:val="000C730A"/>
     <w:rsid w:val="000D099B"/>
     <w:rsid w:val="000D50C8"/>
     <w:rsid w:val="000D6591"/>
     <w:rsid w:val="000D6BC3"/>
     <w:rsid w:val="000E0482"/>
     <w:rsid w:val="000E0AE1"/>
     <w:rsid w:val="000E0C84"/>
     <w:rsid w:val="000E0CE9"/>
     <w:rsid w:val="000E0E3C"/>
     <w:rsid w:val="000E1C9D"/>
     <w:rsid w:val="000E28E0"/>
+    <w:rsid w:val="000E3934"/>
     <w:rsid w:val="000E46C5"/>
     <w:rsid w:val="000E4FD6"/>
     <w:rsid w:val="000E708C"/>
     <w:rsid w:val="000F279B"/>
     <w:rsid w:val="000F29E1"/>
     <w:rsid w:val="000F61E2"/>
     <w:rsid w:val="000F7ED5"/>
     <w:rsid w:val="0010046E"/>
     <w:rsid w:val="00102A61"/>
     <w:rsid w:val="001041EB"/>
     <w:rsid w:val="00104BF1"/>
     <w:rsid w:val="00106F02"/>
     <w:rsid w:val="001078A8"/>
     <w:rsid w:val="00107904"/>
     <w:rsid w:val="001129DE"/>
     <w:rsid w:val="0011369D"/>
     <w:rsid w:val="00113F18"/>
     <w:rsid w:val="00114470"/>
     <w:rsid w:val="00117326"/>
     <w:rsid w:val="00117C85"/>
     <w:rsid w:val="00121C37"/>
     <w:rsid w:val="00122833"/>
     <w:rsid w:val="00125C41"/>
     <w:rsid w:val="00126B1A"/>
     <w:rsid w:val="00127A0F"/>
@@ -6400,50 +8304,51 @@
     <w:rsid w:val="002E184C"/>
     <w:rsid w:val="002E2CAE"/>
     <w:rsid w:val="002E6409"/>
     <w:rsid w:val="002F137A"/>
     <w:rsid w:val="002F267D"/>
     <w:rsid w:val="002F3D30"/>
     <w:rsid w:val="002F41A4"/>
     <w:rsid w:val="002F48E3"/>
     <w:rsid w:val="002F6BBA"/>
     <w:rsid w:val="002F6DFA"/>
     <w:rsid w:val="002F7C5F"/>
     <w:rsid w:val="0030038F"/>
     <w:rsid w:val="00302D7F"/>
     <w:rsid w:val="00305125"/>
     <w:rsid w:val="00306442"/>
     <w:rsid w:val="003069FB"/>
     <w:rsid w:val="0031025F"/>
     <w:rsid w:val="00312C0C"/>
     <w:rsid w:val="00313AA2"/>
     <w:rsid w:val="003157DF"/>
     <w:rsid w:val="003200C9"/>
     <w:rsid w:val="003209C7"/>
     <w:rsid w:val="0032306D"/>
     <w:rsid w:val="00326170"/>
     <w:rsid w:val="003263E9"/>
+    <w:rsid w:val="003269A5"/>
     <w:rsid w:val="00326D35"/>
     <w:rsid w:val="00331183"/>
     <w:rsid w:val="00332063"/>
     <w:rsid w:val="00332B2B"/>
     <w:rsid w:val="00333AB9"/>
     <w:rsid w:val="00333C06"/>
     <w:rsid w:val="0033459B"/>
     <w:rsid w:val="00335BE8"/>
     <w:rsid w:val="00337C87"/>
     <w:rsid w:val="0034265F"/>
     <w:rsid w:val="00343A49"/>
     <w:rsid w:val="00346441"/>
     <w:rsid w:val="003475EC"/>
     <w:rsid w:val="0035076B"/>
     <w:rsid w:val="00352BEB"/>
     <w:rsid w:val="00353885"/>
     <w:rsid w:val="00361EB1"/>
     <w:rsid w:val="003629D1"/>
     <w:rsid w:val="003637CE"/>
     <w:rsid w:val="003715EC"/>
     <w:rsid w:val="00373753"/>
     <w:rsid w:val="00376867"/>
     <w:rsid w:val="00376A96"/>
     <w:rsid w:val="003772AC"/>
     <w:rsid w:val="00381E56"/>
@@ -6479,50 +8384,51 @@
     <w:rsid w:val="003E304D"/>
     <w:rsid w:val="003E3D41"/>
     <w:rsid w:val="003E4AA5"/>
     <w:rsid w:val="003F0964"/>
     <w:rsid w:val="003F18A1"/>
     <w:rsid w:val="003F1D93"/>
     <w:rsid w:val="003F2EB6"/>
     <w:rsid w:val="003F4897"/>
     <w:rsid w:val="003F6587"/>
     <w:rsid w:val="00401550"/>
     <w:rsid w:val="00402C7D"/>
     <w:rsid w:val="00403A74"/>
     <w:rsid w:val="00407351"/>
     <w:rsid w:val="00407C2D"/>
     <w:rsid w:val="004106DF"/>
     <w:rsid w:val="00411A71"/>
     <w:rsid w:val="00411C0C"/>
     <w:rsid w:val="0041399A"/>
     <w:rsid w:val="00414535"/>
     <w:rsid w:val="00414EA0"/>
     <w:rsid w:val="00420D64"/>
     <w:rsid w:val="00424E85"/>
     <w:rsid w:val="00425BE9"/>
     <w:rsid w:val="00427072"/>
     <w:rsid w:val="0043585C"/>
+    <w:rsid w:val="00440A1C"/>
     <w:rsid w:val="00441F35"/>
     <w:rsid w:val="00443205"/>
     <w:rsid w:val="004439D2"/>
     <w:rsid w:val="00446261"/>
     <w:rsid w:val="004503E9"/>
     <w:rsid w:val="00453463"/>
     <w:rsid w:val="004550E4"/>
     <w:rsid w:val="004637E8"/>
     <w:rsid w:val="00467368"/>
     <w:rsid w:val="004674CD"/>
     <w:rsid w:val="004710EE"/>
     <w:rsid w:val="00472E56"/>
     <w:rsid w:val="004740EC"/>
     <w:rsid w:val="004816D7"/>
     <w:rsid w:val="004819CF"/>
     <w:rsid w:val="00481DA2"/>
     <w:rsid w:val="00482432"/>
     <w:rsid w:val="00484866"/>
     <w:rsid w:val="004859D6"/>
     <w:rsid w:val="00485FD1"/>
     <w:rsid w:val="0048797E"/>
     <w:rsid w:val="00487DD3"/>
     <w:rsid w:val="004902C8"/>
     <w:rsid w:val="004905D4"/>
     <w:rsid w:val="00492E44"/>
@@ -6600,91 +8506,93 @@
     <w:rsid w:val="0055649A"/>
     <w:rsid w:val="00563102"/>
     <w:rsid w:val="0057129F"/>
     <w:rsid w:val="00572013"/>
     <w:rsid w:val="00573257"/>
     <w:rsid w:val="005778F7"/>
     <w:rsid w:val="00577A3F"/>
     <w:rsid w:val="005805DF"/>
     <w:rsid w:val="00581C6C"/>
     <w:rsid w:val="0058326E"/>
     <w:rsid w:val="005833B8"/>
     <w:rsid w:val="00583A03"/>
     <w:rsid w:val="005841BA"/>
     <w:rsid w:val="00584301"/>
     <w:rsid w:val="00585175"/>
     <w:rsid w:val="005877F2"/>
     <w:rsid w:val="00592442"/>
     <w:rsid w:val="0059283B"/>
     <w:rsid w:val="00593E92"/>
     <w:rsid w:val="005949F1"/>
     <w:rsid w:val="005956F7"/>
     <w:rsid w:val="00595CB2"/>
     <w:rsid w:val="005978C8"/>
     <w:rsid w:val="005A0A0F"/>
     <w:rsid w:val="005A1AD0"/>
+    <w:rsid w:val="005A2091"/>
     <w:rsid w:val="005A2361"/>
     <w:rsid w:val="005A24ED"/>
     <w:rsid w:val="005A2573"/>
     <w:rsid w:val="005A4783"/>
     <w:rsid w:val="005A6B87"/>
     <w:rsid w:val="005B0825"/>
     <w:rsid w:val="005B0866"/>
     <w:rsid w:val="005B0A84"/>
     <w:rsid w:val="005B2302"/>
     <w:rsid w:val="005B2D16"/>
     <w:rsid w:val="005B3060"/>
     <w:rsid w:val="005B4DAF"/>
     <w:rsid w:val="005B5146"/>
     <w:rsid w:val="005B56A0"/>
     <w:rsid w:val="005B5788"/>
     <w:rsid w:val="005B60D5"/>
     <w:rsid w:val="005B693A"/>
     <w:rsid w:val="005C11D6"/>
     <w:rsid w:val="005C12EA"/>
     <w:rsid w:val="005C1759"/>
     <w:rsid w:val="005C234E"/>
     <w:rsid w:val="005D02EE"/>
     <w:rsid w:val="005D0C1B"/>
     <w:rsid w:val="005D210E"/>
     <w:rsid w:val="005D3D27"/>
     <w:rsid w:val="005D464B"/>
     <w:rsid w:val="005D7D3A"/>
     <w:rsid w:val="005D7EB1"/>
     <w:rsid w:val="005E6EF7"/>
     <w:rsid w:val="005E736A"/>
     <w:rsid w:val="005E75FC"/>
     <w:rsid w:val="005F042D"/>
     <w:rsid w:val="005F3D1C"/>
     <w:rsid w:val="005F534C"/>
     <w:rsid w:val="005F75F8"/>
     <w:rsid w:val="006044C7"/>
     <w:rsid w:val="006123B6"/>
     <w:rsid w:val="00613977"/>
     <w:rsid w:val="00615788"/>
     <w:rsid w:val="00615F09"/>
     <w:rsid w:val="0061627D"/>
+    <w:rsid w:val="00617845"/>
     <w:rsid w:val="006206C7"/>
     <w:rsid w:val="00622EC4"/>
     <w:rsid w:val="0062488B"/>
     <w:rsid w:val="006327F1"/>
     <w:rsid w:val="00636167"/>
     <w:rsid w:val="00644417"/>
     <w:rsid w:val="00647075"/>
     <w:rsid w:val="00652EBE"/>
     <w:rsid w:val="006549EF"/>
     <w:rsid w:val="00655C14"/>
     <w:rsid w:val="00656420"/>
     <w:rsid w:val="00662070"/>
     <w:rsid w:val="0066237A"/>
     <w:rsid w:val="006628A9"/>
     <w:rsid w:val="00665A9F"/>
     <w:rsid w:val="00665B37"/>
     <w:rsid w:val="00667B60"/>
     <w:rsid w:val="006719D8"/>
     <w:rsid w:val="0067364F"/>
     <w:rsid w:val="00675D81"/>
     <w:rsid w:val="00676455"/>
     <w:rsid w:val="00676EB9"/>
     <w:rsid w:val="00682B00"/>
     <w:rsid w:val="00685AA5"/>
     <w:rsid w:val="00685FB4"/>
@@ -6700,160 +8608,164 @@
     <w:rsid w:val="006B027E"/>
     <w:rsid w:val="006B0965"/>
     <w:rsid w:val="006B28BA"/>
     <w:rsid w:val="006B6754"/>
     <w:rsid w:val="006B71FD"/>
     <w:rsid w:val="006C0661"/>
     <w:rsid w:val="006C0E3B"/>
     <w:rsid w:val="006C18AF"/>
     <w:rsid w:val="006C1D12"/>
     <w:rsid w:val="006D29E6"/>
     <w:rsid w:val="006D449D"/>
     <w:rsid w:val="006D5851"/>
     <w:rsid w:val="006D5C19"/>
     <w:rsid w:val="006D5DAA"/>
     <w:rsid w:val="006D60D9"/>
     <w:rsid w:val="006D6178"/>
     <w:rsid w:val="006E0184"/>
     <w:rsid w:val="006E361D"/>
     <w:rsid w:val="006E3810"/>
     <w:rsid w:val="006E3DD1"/>
     <w:rsid w:val="006E44B1"/>
     <w:rsid w:val="006E492E"/>
     <w:rsid w:val="006E4C9D"/>
     <w:rsid w:val="006E5DCF"/>
     <w:rsid w:val="006E669C"/>
+    <w:rsid w:val="006E77F9"/>
     <w:rsid w:val="006E786F"/>
     <w:rsid w:val="006F01C3"/>
     <w:rsid w:val="006F23A9"/>
     <w:rsid w:val="006F5914"/>
     <w:rsid w:val="006F5B9E"/>
     <w:rsid w:val="006F7480"/>
     <w:rsid w:val="0070124C"/>
     <w:rsid w:val="007017C6"/>
     <w:rsid w:val="007027BB"/>
     <w:rsid w:val="00705140"/>
     <w:rsid w:val="007066C5"/>
     <w:rsid w:val="00712FFF"/>
     <w:rsid w:val="007142C8"/>
     <w:rsid w:val="00717A32"/>
     <w:rsid w:val="00720729"/>
     <w:rsid w:val="007212E2"/>
     <w:rsid w:val="00723DEB"/>
     <w:rsid w:val="007240E7"/>
     <w:rsid w:val="0072434A"/>
     <w:rsid w:val="00731AEB"/>
     <w:rsid w:val="007325CE"/>
     <w:rsid w:val="00740C36"/>
     <w:rsid w:val="00741A8F"/>
     <w:rsid w:val="00742008"/>
     <w:rsid w:val="00743BA0"/>
     <w:rsid w:val="00747DFD"/>
     <w:rsid w:val="00754329"/>
     <w:rsid w:val="0075442C"/>
     <w:rsid w:val="007547A1"/>
     <w:rsid w:val="00756A93"/>
     <w:rsid w:val="0075769A"/>
     <w:rsid w:val="00765DEF"/>
+    <w:rsid w:val="00766C95"/>
     <w:rsid w:val="00766E46"/>
     <w:rsid w:val="00770E6E"/>
     <w:rsid w:val="00771A7C"/>
     <w:rsid w:val="0077230A"/>
     <w:rsid w:val="00772725"/>
     <w:rsid w:val="00773EB7"/>
     <w:rsid w:val="007751AA"/>
     <w:rsid w:val="00775349"/>
     <w:rsid w:val="00777AD7"/>
     <w:rsid w:val="007912CE"/>
     <w:rsid w:val="0079451D"/>
     <w:rsid w:val="007A04C8"/>
     <w:rsid w:val="007A3102"/>
     <w:rsid w:val="007A3B30"/>
     <w:rsid w:val="007A3FC0"/>
     <w:rsid w:val="007A49BA"/>
     <w:rsid w:val="007A609F"/>
     <w:rsid w:val="007A7484"/>
     <w:rsid w:val="007B57A1"/>
     <w:rsid w:val="007B7535"/>
     <w:rsid w:val="007C0D3D"/>
     <w:rsid w:val="007C20AA"/>
     <w:rsid w:val="007C2A08"/>
     <w:rsid w:val="007C60D8"/>
     <w:rsid w:val="007D0AC6"/>
     <w:rsid w:val="007D2077"/>
     <w:rsid w:val="007D7A78"/>
     <w:rsid w:val="007E5812"/>
+    <w:rsid w:val="007E5B8D"/>
     <w:rsid w:val="007E68A5"/>
     <w:rsid w:val="007F1EC7"/>
     <w:rsid w:val="007F286F"/>
     <w:rsid w:val="007F2C82"/>
     <w:rsid w:val="007F36F4"/>
     <w:rsid w:val="007F38BA"/>
     <w:rsid w:val="007F3EAF"/>
     <w:rsid w:val="007F40B0"/>
     <w:rsid w:val="007F5F38"/>
     <w:rsid w:val="007F665B"/>
     <w:rsid w:val="008042C8"/>
     <w:rsid w:val="00805CFD"/>
     <w:rsid w:val="00807F15"/>
     <w:rsid w:val="0081359D"/>
     <w:rsid w:val="008136A0"/>
     <w:rsid w:val="00813CDD"/>
     <w:rsid w:val="00814164"/>
     <w:rsid w:val="00814AD7"/>
     <w:rsid w:val="00815A2E"/>
     <w:rsid w:val="008168B9"/>
     <w:rsid w:val="00820B4E"/>
     <w:rsid w:val="00822488"/>
     <w:rsid w:val="00823B38"/>
     <w:rsid w:val="00823F1C"/>
     <w:rsid w:val="00824697"/>
     <w:rsid w:val="00827A30"/>
     <w:rsid w:val="008318B8"/>
     <w:rsid w:val="00831DDD"/>
     <w:rsid w:val="00832386"/>
     <w:rsid w:val="008332DA"/>
     <w:rsid w:val="008344C2"/>
     <w:rsid w:val="00834BAC"/>
     <w:rsid w:val="00836D01"/>
     <w:rsid w:val="008379F3"/>
     <w:rsid w:val="00837EA3"/>
     <w:rsid w:val="008439A0"/>
     <w:rsid w:val="00843BE9"/>
     <w:rsid w:val="008508FF"/>
     <w:rsid w:val="00850CAC"/>
     <w:rsid w:val="0085238C"/>
     <w:rsid w:val="008530DA"/>
     <w:rsid w:val="008538D0"/>
     <w:rsid w:val="00853BF4"/>
     <w:rsid w:val="00854ED5"/>
     <w:rsid w:val="00855965"/>
     <w:rsid w:val="00856356"/>
     <w:rsid w:val="008563F2"/>
     <w:rsid w:val="00860671"/>
     <w:rsid w:val="00862CD2"/>
     <w:rsid w:val="0086508B"/>
+    <w:rsid w:val="008661EE"/>
     <w:rsid w:val="00866E4F"/>
     <w:rsid w:val="0087156B"/>
     <w:rsid w:val="00872D7E"/>
     <w:rsid w:val="008754E6"/>
     <w:rsid w:val="0087776F"/>
     <w:rsid w:val="0088233C"/>
     <w:rsid w:val="0088263E"/>
     <w:rsid w:val="0088280A"/>
     <w:rsid w:val="00883EB7"/>
     <w:rsid w:val="00892C9F"/>
     <w:rsid w:val="00892FBD"/>
     <w:rsid w:val="00893AD8"/>
     <w:rsid w:val="00893D2C"/>
     <w:rsid w:val="00894D11"/>
     <w:rsid w:val="0089523F"/>
     <w:rsid w:val="008967E5"/>
     <w:rsid w:val="00897BCF"/>
     <w:rsid w:val="008A07FE"/>
     <w:rsid w:val="008A12AD"/>
     <w:rsid w:val="008A1677"/>
     <w:rsid w:val="008A6436"/>
     <w:rsid w:val="008A6E5D"/>
     <w:rsid w:val="008B04B3"/>
     <w:rsid w:val="008B060F"/>
     <w:rsid w:val="008B144F"/>
@@ -6878,97 +8790,99 @@
     <w:rsid w:val="008E0F80"/>
     <w:rsid w:val="008E1CA4"/>
     <w:rsid w:val="008E3FAA"/>
     <w:rsid w:val="008E737C"/>
     <w:rsid w:val="008F05B8"/>
     <w:rsid w:val="008F0C9D"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1C12"/>
     <w:rsid w:val="008F5A4B"/>
     <w:rsid w:val="008F5EF9"/>
     <w:rsid w:val="008F5F6F"/>
     <w:rsid w:val="00900EC1"/>
     <w:rsid w:val="00901214"/>
     <w:rsid w:val="00904D6D"/>
     <w:rsid w:val="00904EC8"/>
     <w:rsid w:val="00906951"/>
     <w:rsid w:val="0091187A"/>
     <w:rsid w:val="00912FBC"/>
     <w:rsid w:val="00913D3B"/>
     <w:rsid w:val="00913F75"/>
     <w:rsid w:val="00921D05"/>
     <w:rsid w:val="0092257C"/>
     <w:rsid w:val="00923121"/>
     <w:rsid w:val="009314C3"/>
     <w:rsid w:val="009317FD"/>
+    <w:rsid w:val="0093380D"/>
     <w:rsid w:val="00934138"/>
     <w:rsid w:val="00935022"/>
     <w:rsid w:val="009406FF"/>
     <w:rsid w:val="00941203"/>
     <w:rsid w:val="009416C1"/>
     <w:rsid w:val="0094256E"/>
     <w:rsid w:val="0094367D"/>
     <w:rsid w:val="00943FA1"/>
     <w:rsid w:val="00945A5C"/>
     <w:rsid w:val="00946389"/>
     <w:rsid w:val="0094738D"/>
     <w:rsid w:val="00950EF7"/>
     <w:rsid w:val="009529EE"/>
     <w:rsid w:val="00954DC1"/>
     <w:rsid w:val="00955462"/>
     <w:rsid w:val="00956EB6"/>
     <w:rsid w:val="00957C11"/>
     <w:rsid w:val="00960542"/>
     <w:rsid w:val="009617A9"/>
     <w:rsid w:val="00964786"/>
     <w:rsid w:val="00965A93"/>
     <w:rsid w:val="009665BE"/>
     <w:rsid w:val="009673AB"/>
     <w:rsid w:val="00970E84"/>
     <w:rsid w:val="00971153"/>
     <w:rsid w:val="0097371F"/>
     <w:rsid w:val="00975198"/>
     <w:rsid w:val="00981036"/>
     <w:rsid w:val="00981E5F"/>
     <w:rsid w:val="00983846"/>
     <w:rsid w:val="00990CC8"/>
     <w:rsid w:val="0099227E"/>
     <w:rsid w:val="009949C5"/>
     <w:rsid w:val="00994B23"/>
     <w:rsid w:val="009A19B2"/>
     <w:rsid w:val="009A3C69"/>
     <w:rsid w:val="009B3EC0"/>
     <w:rsid w:val="009B5FE8"/>
     <w:rsid w:val="009B62B1"/>
     <w:rsid w:val="009B76C2"/>
     <w:rsid w:val="009C080D"/>
     <w:rsid w:val="009C5293"/>
     <w:rsid w:val="009D41DF"/>
     <w:rsid w:val="009D709E"/>
     <w:rsid w:val="009E0249"/>
     <w:rsid w:val="009E055A"/>
     <w:rsid w:val="009E0F0F"/>
+    <w:rsid w:val="009E1B47"/>
     <w:rsid w:val="009E36AC"/>
     <w:rsid w:val="009E4FB4"/>
     <w:rsid w:val="009E5694"/>
     <w:rsid w:val="009E585B"/>
     <w:rsid w:val="009F040E"/>
     <w:rsid w:val="009F1197"/>
     <w:rsid w:val="009F26F7"/>
     <w:rsid w:val="00A01765"/>
     <w:rsid w:val="00A02DD3"/>
     <w:rsid w:val="00A04D6C"/>
     <w:rsid w:val="00A05622"/>
     <w:rsid w:val="00A1136A"/>
     <w:rsid w:val="00A11BEB"/>
     <w:rsid w:val="00A16250"/>
     <w:rsid w:val="00A17296"/>
     <w:rsid w:val="00A17D28"/>
     <w:rsid w:val="00A21621"/>
     <w:rsid w:val="00A22457"/>
     <w:rsid w:val="00A22900"/>
     <w:rsid w:val="00A31E71"/>
     <w:rsid w:val="00A3340E"/>
     <w:rsid w:val="00A40A58"/>
     <w:rsid w:val="00A42248"/>
     <w:rsid w:val="00A426C8"/>
     <w:rsid w:val="00A42ABF"/>
@@ -7002,50 +8916,51 @@
     <w:rsid w:val="00AA608B"/>
     <w:rsid w:val="00AA77C0"/>
     <w:rsid w:val="00AB1CD7"/>
     <w:rsid w:val="00AB1F5C"/>
     <w:rsid w:val="00AB3AB2"/>
     <w:rsid w:val="00AB4311"/>
     <w:rsid w:val="00AB49DA"/>
     <w:rsid w:val="00AB59A7"/>
     <w:rsid w:val="00AB68F7"/>
     <w:rsid w:val="00AC077B"/>
     <w:rsid w:val="00AC0C82"/>
     <w:rsid w:val="00AC1F08"/>
     <w:rsid w:val="00AC60ED"/>
     <w:rsid w:val="00AD2373"/>
     <w:rsid w:val="00AD564C"/>
     <w:rsid w:val="00AD7639"/>
     <w:rsid w:val="00AE3182"/>
     <w:rsid w:val="00AE43A3"/>
     <w:rsid w:val="00AF095A"/>
     <w:rsid w:val="00AF1119"/>
     <w:rsid w:val="00AF2BB1"/>
     <w:rsid w:val="00AF59C3"/>
     <w:rsid w:val="00B011BB"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04312"/>
+    <w:rsid w:val="00B050C4"/>
     <w:rsid w:val="00B0539A"/>
     <w:rsid w:val="00B06669"/>
     <w:rsid w:val="00B06F09"/>
     <w:rsid w:val="00B07DF0"/>
     <w:rsid w:val="00B14782"/>
     <w:rsid w:val="00B14B32"/>
     <w:rsid w:val="00B14BA4"/>
     <w:rsid w:val="00B14C9C"/>
     <w:rsid w:val="00B14E05"/>
     <w:rsid w:val="00B162E1"/>
     <w:rsid w:val="00B17156"/>
     <w:rsid w:val="00B1763E"/>
     <w:rsid w:val="00B17A29"/>
     <w:rsid w:val="00B17D85"/>
     <w:rsid w:val="00B21966"/>
     <w:rsid w:val="00B228B1"/>
     <w:rsid w:val="00B2363C"/>
     <w:rsid w:val="00B2436D"/>
     <w:rsid w:val="00B252F9"/>
     <w:rsid w:val="00B25977"/>
     <w:rsid w:val="00B271D8"/>
     <w:rsid w:val="00B27C45"/>
     <w:rsid w:val="00B313EB"/>
     <w:rsid w:val="00B3198A"/>
     <w:rsid w:val="00B34812"/>
@@ -7084,73 +8999,75 @@
     <w:rsid w:val="00BC3E9C"/>
     <w:rsid w:val="00BC4AF5"/>
     <w:rsid w:val="00BC5AA5"/>
     <w:rsid w:val="00BC7CC2"/>
     <w:rsid w:val="00BD049F"/>
     <w:rsid w:val="00BD0E9D"/>
     <w:rsid w:val="00BD218A"/>
     <w:rsid w:val="00BD399A"/>
     <w:rsid w:val="00BD557E"/>
     <w:rsid w:val="00BD5B18"/>
     <w:rsid w:val="00BD5F64"/>
     <w:rsid w:val="00BE0201"/>
     <w:rsid w:val="00BE3232"/>
     <w:rsid w:val="00BE520C"/>
     <w:rsid w:val="00BF16AD"/>
     <w:rsid w:val="00BF2C8B"/>
     <w:rsid w:val="00BF34A7"/>
     <w:rsid w:val="00BF3B14"/>
     <w:rsid w:val="00BF6218"/>
     <w:rsid w:val="00C00EA2"/>
     <w:rsid w:val="00C011EE"/>
     <w:rsid w:val="00C02535"/>
     <w:rsid w:val="00C0352A"/>
     <w:rsid w:val="00C0425B"/>
     <w:rsid w:val="00C05811"/>
+    <w:rsid w:val="00C059E1"/>
     <w:rsid w:val="00C07BEF"/>
     <w:rsid w:val="00C1015B"/>
     <w:rsid w:val="00C103A1"/>
     <w:rsid w:val="00C10A10"/>
     <w:rsid w:val="00C10D6A"/>
     <w:rsid w:val="00C10EC0"/>
     <w:rsid w:val="00C13B9C"/>
     <w:rsid w:val="00C14063"/>
     <w:rsid w:val="00C15102"/>
     <w:rsid w:val="00C15A56"/>
     <w:rsid w:val="00C20353"/>
     <w:rsid w:val="00C22F0A"/>
     <w:rsid w:val="00C2325B"/>
     <w:rsid w:val="00C25B1C"/>
     <w:rsid w:val="00C26299"/>
     <w:rsid w:val="00C311E4"/>
     <w:rsid w:val="00C322BB"/>
     <w:rsid w:val="00C33540"/>
     <w:rsid w:val="00C350F2"/>
     <w:rsid w:val="00C35B73"/>
     <w:rsid w:val="00C35B8F"/>
     <w:rsid w:val="00C35FBE"/>
     <w:rsid w:val="00C40E59"/>
+    <w:rsid w:val="00C418B9"/>
     <w:rsid w:val="00C418BF"/>
     <w:rsid w:val="00C4258F"/>
     <w:rsid w:val="00C44562"/>
     <w:rsid w:val="00C453FB"/>
     <w:rsid w:val="00C50166"/>
     <w:rsid w:val="00C502FF"/>
     <w:rsid w:val="00C55BED"/>
     <w:rsid w:val="00C55D03"/>
     <w:rsid w:val="00C55F3E"/>
     <w:rsid w:val="00C57311"/>
     <w:rsid w:val="00C61929"/>
     <w:rsid w:val="00C62E71"/>
     <w:rsid w:val="00C63059"/>
     <w:rsid w:val="00C631FE"/>
     <w:rsid w:val="00C63C08"/>
     <w:rsid w:val="00C64BD4"/>
     <w:rsid w:val="00C653EC"/>
     <w:rsid w:val="00C66CCC"/>
     <w:rsid w:val="00C676A4"/>
     <w:rsid w:val="00C700B6"/>
     <w:rsid w:val="00C7182A"/>
     <w:rsid w:val="00C72659"/>
     <w:rsid w:val="00C734AC"/>
     <w:rsid w:val="00C73BD7"/>
     <w:rsid w:val="00C76F75"/>
@@ -7294,131 +9211,136 @@
     <w:rsid w:val="00E62028"/>
     <w:rsid w:val="00E6393C"/>
     <w:rsid w:val="00E678FF"/>
     <w:rsid w:val="00E67E51"/>
     <w:rsid w:val="00E76BE0"/>
     <w:rsid w:val="00E7790B"/>
     <w:rsid w:val="00E81714"/>
     <w:rsid w:val="00E861C6"/>
     <w:rsid w:val="00E91546"/>
     <w:rsid w:val="00E91678"/>
     <w:rsid w:val="00E9206E"/>
     <w:rsid w:val="00E93438"/>
     <w:rsid w:val="00E93F64"/>
     <w:rsid w:val="00E96092"/>
     <w:rsid w:val="00E96737"/>
     <w:rsid w:val="00EA0668"/>
     <w:rsid w:val="00EA118B"/>
     <w:rsid w:val="00EA127F"/>
     <w:rsid w:val="00EA1F53"/>
     <w:rsid w:val="00EA4376"/>
     <w:rsid w:val="00EA70DC"/>
     <w:rsid w:val="00EB01FF"/>
     <w:rsid w:val="00EB06C6"/>
     <w:rsid w:val="00EB1B47"/>
     <w:rsid w:val="00EB46E1"/>
+    <w:rsid w:val="00EB54DD"/>
     <w:rsid w:val="00EB5D17"/>
     <w:rsid w:val="00EB7BD6"/>
+    <w:rsid w:val="00EB7DA0"/>
     <w:rsid w:val="00EC20FD"/>
     <w:rsid w:val="00EC2EF8"/>
     <w:rsid w:val="00EC3DAC"/>
     <w:rsid w:val="00EC42FF"/>
     <w:rsid w:val="00EC5A73"/>
     <w:rsid w:val="00ED1E4D"/>
     <w:rsid w:val="00ED3B7C"/>
     <w:rsid w:val="00ED3D0C"/>
     <w:rsid w:val="00ED4AEF"/>
     <w:rsid w:val="00ED570E"/>
     <w:rsid w:val="00ED5CFE"/>
     <w:rsid w:val="00EE005A"/>
     <w:rsid w:val="00EE05CF"/>
     <w:rsid w:val="00EE10AE"/>
     <w:rsid w:val="00EE2DA2"/>
     <w:rsid w:val="00EE4290"/>
     <w:rsid w:val="00EE589E"/>
     <w:rsid w:val="00EE76D0"/>
     <w:rsid w:val="00EE7C89"/>
     <w:rsid w:val="00EF1185"/>
     <w:rsid w:val="00EF754D"/>
     <w:rsid w:val="00F027E9"/>
     <w:rsid w:val="00F036C1"/>
     <w:rsid w:val="00F0775E"/>
+    <w:rsid w:val="00F156BF"/>
     <w:rsid w:val="00F15F69"/>
     <w:rsid w:val="00F1612D"/>
     <w:rsid w:val="00F173DD"/>
     <w:rsid w:val="00F21119"/>
     <w:rsid w:val="00F25164"/>
     <w:rsid w:val="00F277D3"/>
     <w:rsid w:val="00F30997"/>
     <w:rsid w:val="00F32896"/>
     <w:rsid w:val="00F33C08"/>
     <w:rsid w:val="00F41AE7"/>
     <w:rsid w:val="00F41F44"/>
     <w:rsid w:val="00F42D17"/>
     <w:rsid w:val="00F457A0"/>
     <w:rsid w:val="00F46492"/>
     <w:rsid w:val="00F477B5"/>
     <w:rsid w:val="00F47B01"/>
     <w:rsid w:val="00F5057E"/>
     <w:rsid w:val="00F529F4"/>
     <w:rsid w:val="00F53410"/>
     <w:rsid w:val="00F541F8"/>
     <w:rsid w:val="00F5470A"/>
     <w:rsid w:val="00F551E6"/>
     <w:rsid w:val="00F5563D"/>
     <w:rsid w:val="00F56891"/>
+    <w:rsid w:val="00F621C4"/>
     <w:rsid w:val="00F64CD4"/>
     <w:rsid w:val="00F65AB2"/>
     <w:rsid w:val="00F73E78"/>
     <w:rsid w:val="00F740C2"/>
     <w:rsid w:val="00F7591E"/>
     <w:rsid w:val="00F75EF9"/>
     <w:rsid w:val="00F77A9B"/>
     <w:rsid w:val="00F83035"/>
     <w:rsid w:val="00F866B0"/>
     <w:rsid w:val="00F869EF"/>
     <w:rsid w:val="00F86BE4"/>
     <w:rsid w:val="00F86C7B"/>
     <w:rsid w:val="00F86D61"/>
     <w:rsid w:val="00F905B6"/>
     <w:rsid w:val="00F90B31"/>
     <w:rsid w:val="00F914B2"/>
     <w:rsid w:val="00F926B9"/>
     <w:rsid w:val="00F94B8E"/>
     <w:rsid w:val="00F9541D"/>
     <w:rsid w:val="00FA0403"/>
     <w:rsid w:val="00FA597D"/>
     <w:rsid w:val="00FA5B9A"/>
     <w:rsid w:val="00FB01B9"/>
     <w:rsid w:val="00FB763A"/>
     <w:rsid w:val="00FB79C0"/>
     <w:rsid w:val="00FC2EB8"/>
     <w:rsid w:val="00FC4D06"/>
     <w:rsid w:val="00FC5C43"/>
     <w:rsid w:val="00FD1598"/>
     <w:rsid w:val="00FD576E"/>
     <w:rsid w:val="00FD596B"/>
+    <w:rsid w:val="00FE395A"/>
     <w:rsid w:val="00FE58CC"/>
     <w:rsid w:val="00FE75A9"/>
     <w:rsid w:val="00FF058D"/>
     <w:rsid w:val="00FF1D8E"/>
     <w:rsid w:val="00FF2440"/>
     <w:rsid w:val="00FF322C"/>
     <w:rsid w:val="00FF7745"/>
     <w:rsid w:val="00FF7BCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ms-MY" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -7971,51 +9893,50 @@
       <w:b/>
       <w:bCs/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00097958"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:right="-4041"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-AU" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -8820,51 +10741,54 @@
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Body of text,List Paragraph1,Colorful List - Accent 11,Body of text+1,Body of text+2,Body of text+3,List Paragraph11,HEADING 1,Medium Grid 1 - Accent 21,Body of textCxSp,Sub sub,rpp3,soal jawab,sub-section,dot points body text 12,kepala 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C35B8F"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
     <w:rsid w:val="00C35B8F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
@@ -8938,50 +10862,77 @@
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0057129F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0057129F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Body of text Char,List Paragraph1 Char,Colorful List - Accent 11 Char,Body of text+1 Char,Body of text+2 Char,Body of text+3 Char,List Paragraph11 Char,HEADING 1 Char,Medium Grid 1 - Accent 21 Char,Body of textCxSp Char,Sub sub Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="003269A5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB54DD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="147286521">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="166331985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -11075,55 +13026,55 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2056729567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author_corresponding@pmpm.or.id" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4014/jmb.1308.08060" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=https://doi.org/10.4324/9781003123456-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=https://doi.org/10.1016/j.jedtech.2024.01.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author_corresponding@ijrer.ac.id" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.51574/kognitif" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.51574/ijrer.vxxx.xxxx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11385,68 +13336,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29A290B9-0797-4CC9-A908-56F70C1EA254}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6248</Characters>
+  <Pages>5</Pages>
+  <Words>1544</Words>
+  <Characters>8803</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sebuah Kajian Pustaka:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>cairo</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7329</CharactersWithSpaces>
+  <CharactersWithSpaces>10327</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sebuah Kajian Pustaka:</dc:title>
   <dc:creator>cairo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>